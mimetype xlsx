--- v0 (2026-01-10)
+++ v1 (2026-07-25)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>time of last treatment (in 10-year classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: protection forests (2022): a.f.w.s.f. NFI4/NFI5</t>
+      <t xml:space="preserve">: Schutzwald (2022): z.W.o.G. LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>canton</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,258 +172,258 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>=10 years ago</t>
-[...20 lines deleted...]
-    <t>total</t>
+    <t>vor =10 Jahren</t>
+  </si>
+  <si>
+    <t>vor 11-20 Jahren</t>
+  </si>
+  <si>
+    <t>vor 21-30 Jahren</t>
+  </si>
+  <si>
+    <t>vor 31-40 Jahren</t>
+  </si>
+  <si>
+    <t>vor 41-50 Jahren</t>
+  </si>
+  <si>
+    <t>vor 51-100 Jahren</t>
+  </si>
+  <si>
+    <t>letzter Eingriff vor &gt;100 Jahren oder nie genutzt</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1411488/593319</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">time of last treatment (in 10-year classes)</t>
+      <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1256</t>
     </r>
   </si>
   <si>
-    <t>Number of years since the last silvicultural treatment – in classes of ten years. Silvicultural treatments include harvesting and tending interventions, planting and afforestation, as well as sanitary and safety interventions. Reference: Forest Service Survey (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Anzahl Jahre seit dem letzten waldbaulichen Eingriff in Klassen zu zehn Jahren. Als waldbauliche Eingriffe gelten Nutzungs- und Pflegeeingriffe, Pflanzungen und Aufforstungen sowie Sanitär- und Sicherheitseingriffe. Grundlage: Forstdienstbefragung (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forests (2022): a.f.w.s.f. NFI4/NFI5</t>
+      <t xml:space="preserve">Schutzwald (2022): z.W.o.G. LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2685</t>
     </r>
   </si>
   <si>
-    <t>Area designated in both NFI4 (2009-2017) and NFI5 (2018-2026) as «accessible forest without shrub forest» (a.f.w.s.f.), i.e. «forest without shrub forest» that can be accessed on foot and is situated in a forest that the cantons designated «protective forest» in 2022 according to the harmonised criteria of SilvaProtect-CH (Losey &amp; Wehrli 2013).</t>
+    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) als «zugänglicher Wald ohne Gebüschwald» (z.W.o.G.; d.h. als Wald ohne Gebüschwald, der zu Fuss aufgesucht werden kann) bestimmt wurde und innerhalb des Schutzwalds liegt, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von Silvaprotect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -442,66 +442,63 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -778,51 +775,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -1202,1509 +1199,1509 @@
         <v>36</v>
       </c>
       <c r="AV12" s="4" t="s">
         <v>35</v>
       </c>
       <c r="AW12" s="4" t="s">
         <v>36</v>
       </c>
       <c r="AX12" s="4" t="s">
         <v>35</v>
       </c>
       <c r="AY12" s="4" t="s">
         <v>36</v>
       </c>
       <c r="AZ12" s="4" t="s">
         <v>35</v>
       </c>
       <c r="BA12" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:53">
       <c r="A13" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="B13" s="7">
-[...152 lines deleted...]
-      <c r="BA13" s="7" t="s">
+      <c r="B13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="H13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="J13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="M13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="N13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="O13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="Q13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="S13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="W13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="Y13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AA13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AG13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AI13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AK13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AL13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AM13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AO13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AP13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AQ13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AR13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AS13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AT13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AU13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AV13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AW13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AX13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AY13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AZ13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="BA13" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:53">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="B14" s="7">
-[...5 lines deleted...]
-      <c r="D14" s="7">
+      <c r="B14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" s="6">
         <v>2.1</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="6">
         <v>41</v>
       </c>
-      <c r="F14" s="7">
+      <c r="F14" s="6">
         <v>2.1</v>
       </c>
-      <c r="G14" s="7">
+      <c r="G14" s="6">
         <v>41</v>
       </c>
-      <c r="H14" s="7">
+      <c r="H14" s="6">
         <v>33.9</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I14" s="6">
         <v>10</v>
       </c>
-      <c r="J14" s="7">
+      <c r="J14" s="6">
         <v>1.4</v>
       </c>
-      <c r="K14" s="7">
+      <c r="K14" s="6">
         <v>50</v>
       </c>
-      <c r="L14" s="7">
+      <c r="L14" s="6">
         <v>4.4</v>
       </c>
-      <c r="M14" s="7">
+      <c r="M14" s="6">
         <v>28</v>
       </c>
-      <c r="N14" s="7">
-[...5 lines deleted...]
-      <c r="P14" s="7">
+      <c r="N14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="O14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P14" s="6">
         <v>4.4</v>
       </c>
-      <c r="Q14" s="7">
+      <c r="Q14" s="6">
         <v>28</v>
       </c>
-      <c r="R14" s="7">
+      <c r="R14" s="6">
         <v>25.0</v>
       </c>
-      <c r="S14" s="7">
+      <c r="S14" s="6">
         <v>12</v>
       </c>
-      <c r="T14" s="7">
+      <c r="T14" s="6">
         <v>3.5</v>
       </c>
-      <c r="U14" s="7">
+      <c r="U14" s="6">
         <v>31</v>
       </c>
-      <c r="V14" s="7">
+      <c r="V14" s="6">
         <v>3.4</v>
       </c>
-      <c r="W14" s="7">
+      <c r="W14" s="6">
         <v>32</v>
       </c>
-      <c r="X14" s="7">
+      <c r="X14" s="6">
         <v>4.0</v>
       </c>
-      <c r="Y14" s="7">
+      <c r="Y14" s="6">
         <v>30</v>
       </c>
-      <c r="Z14" s="7">
+      <c r="Z14" s="6">
         <v>1.2</v>
       </c>
-      <c r="AA14" s="7">
+      <c r="AA14" s="6">
         <v>58</v>
       </c>
-      <c r="AB14" s="7">
+      <c r="AB14" s="6">
         <v>4.0</v>
       </c>
-      <c r="AC14" s="7">
+      <c r="AC14" s="6">
         <v>30</v>
       </c>
-      <c r="AD14" s="7">
+      <c r="AD14" s="6">
         <v>12.5</v>
       </c>
-      <c r="AE14" s="7">
+      <c r="AE14" s="6">
         <v>16</v>
       </c>
-      <c r="AF14" s="7">
+      <c r="AF14" s="6">
         <v>0.3</v>
       </c>
-      <c r="AG14" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AH14" s="7">
+      <c r="AG14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH14" s="6">
         <v>1.0</v>
       </c>
-      <c r="AI14" s="7">
+      <c r="AI14" s="6">
         <v>58</v>
       </c>
-      <c r="AJ14" s="7">
+      <c r="AJ14" s="6">
         <v>6.9</v>
       </c>
-      <c r="AK14" s="7">
+      <c r="AK14" s="6">
         <v>23</v>
       </c>
-      <c r="AL14" s="7">
+      <c r="AL14" s="6">
         <v>2.0</v>
       </c>
-      <c r="AM14" s="7">
+      <c r="AM14" s="6">
         <v>41</v>
       </c>
-      <c r="AN14" s="7">
+      <c r="AN14" s="6">
         <v>8.5</v>
       </c>
-      <c r="AO14" s="7">
+      <c r="AO14" s="6">
         <v>20</v>
       </c>
-      <c r="AP14" s="7">
+      <c r="AP14" s="6">
         <v>2.4</v>
       </c>
-      <c r="AQ14" s="7">
-[...2 lines deleted...]
-      <c r="AR14" s="7">
+      <c r="AQ14" s="6">
+        <v>38</v>
+      </c>
+      <c r="AR14" s="6">
         <v>7.7</v>
       </c>
-      <c r="AS14" s="7">
+      <c r="AS14" s="6">
         <v>21</v>
       </c>
-      <c r="AT14" s="7">
+      <c r="AT14" s="6">
         <v>18.4</v>
       </c>
-      <c r="AU14" s="7">
+      <c r="AU14" s="6">
         <v>14</v>
       </c>
-      <c r="AV14" s="7">
+      <c r="AV14" s="6">
         <v>2.3</v>
       </c>
-      <c r="AW14" s="7">
+      <c r="AW14" s="6">
         <v>41</v>
       </c>
-      <c r="AX14" s="7">
+      <c r="AX14" s="6">
         <v>4.8</v>
       </c>
-      <c r="AY14" s="7">
+      <c r="AY14" s="6">
         <v>27</v>
       </c>
-      <c r="AZ14" s="7">
+      <c r="AZ14" s="6">
         <v>156.3</v>
       </c>
-      <c r="BA14" s="7">
+      <c r="BA14" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:53">
       <c r="A15" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="B15" s="7">
-[...11 lines deleted...]
-      <c r="F15" s="7">
+      <c r="B15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="F15" s="6">
         <v>0.8</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G15" s="6">
         <v>71</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H15" s="6">
         <v>16.2</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="6">
         <v>15</v>
       </c>
-      <c r="J15" s="7">
+      <c r="J15" s="6">
         <v>0.7</v>
       </c>
-      <c r="K15" s="7">
+      <c r="K15" s="6">
         <v>71</v>
       </c>
-      <c r="L15" s="7">
+      <c r="L15" s="6">
         <v>5.6</v>
       </c>
-      <c r="M15" s="7">
+      <c r="M15" s="6">
         <v>25</v>
       </c>
-      <c r="N15" s="7">
-[...5 lines deleted...]
-      <c r="P15" s="7">
+      <c r="N15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="O15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P15" s="6">
         <v>2.1</v>
       </c>
-      <c r="Q15" s="7">
+      <c r="Q15" s="6">
         <v>41</v>
       </c>
-      <c r="R15" s="7">
+      <c r="R15" s="6">
         <v>10.6</v>
       </c>
-      <c r="S15" s="7">
+      <c r="S15" s="6">
         <v>18</v>
       </c>
-      <c r="T15" s="7">
+      <c r="T15" s="6">
         <v>3.5</v>
       </c>
-      <c r="U15" s="7">
+      <c r="U15" s="6">
         <v>31</v>
       </c>
-      <c r="V15" s="7">
+      <c r="V15" s="6">
         <v>1.5</v>
       </c>
-      <c r="W15" s="7">
+      <c r="W15" s="6">
         <v>50</v>
       </c>
-      <c r="X15" s="7">
+      <c r="X15" s="6">
         <v>0.8</v>
       </c>
-      <c r="Y15" s="7">
+      <c r="Y15" s="6">
         <v>70</v>
       </c>
-      <c r="Z15" s="7">
-[...5 lines deleted...]
-      <c r="AB15" s="7">
+      <c r="Z15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AA15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB15" s="6">
         <v>3.3</v>
       </c>
-      <c r="AC15" s="7">
+      <c r="AC15" s="6">
         <v>32</v>
       </c>
-      <c r="AD15" s="7">
+      <c r="AD15" s="6">
         <v>5.8</v>
       </c>
-      <c r="AE15" s="7">
+      <c r="AE15" s="6">
         <v>25</v>
       </c>
-      <c r="AF15" s="7">
+      <c r="AF15" s="6">
         <v>0.3</v>
       </c>
-      <c r="AG15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AH15" s="7">
+      <c r="AG15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH15" s="6">
         <v>0.7</v>
       </c>
-      <c r="AI15" s="7">
+      <c r="AI15" s="6">
         <v>71</v>
       </c>
-      <c r="AJ15" s="7">
+      <c r="AJ15" s="6">
         <v>2.9</v>
       </c>
-      <c r="AK15" s="7">
+      <c r="AK15" s="6">
         <v>36</v>
       </c>
-      <c r="AL15" s="7">
+      <c r="AL15" s="6">
         <v>0.3</v>
       </c>
-      <c r="AM15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AN15" s="7">
+      <c r="AM15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN15" s="6">
         <v>5.0</v>
       </c>
-      <c r="AO15" s="7">
+      <c r="AO15" s="6">
         <v>27</v>
       </c>
-      <c r="AP15" s="7">
+      <c r="AP15" s="6">
         <v>3.1</v>
       </c>
-      <c r="AQ15" s="7">
+      <c r="AQ15" s="6">
         <v>33</v>
       </c>
-      <c r="AR15" s="7">
+      <c r="AR15" s="6">
         <v>2.7</v>
       </c>
-      <c r="AS15" s="7">
+      <c r="AS15" s="6">
         <v>35</v>
       </c>
-      <c r="AT15" s="7">
+      <c r="AT15" s="6">
         <v>11.6</v>
       </c>
-      <c r="AU15" s="7">
+      <c r="AU15" s="6">
         <v>17</v>
       </c>
-      <c r="AV15" s="7">
+      <c r="AV15" s="6">
         <v>1.1</v>
       </c>
-      <c r="AW15" s="7">
+      <c r="AW15" s="6">
         <v>57</v>
       </c>
-      <c r="AX15" s="7">
+      <c r="AX15" s="6">
         <v>2.0</v>
       </c>
-      <c r="AY15" s="7">
+      <c r="AY15" s="6">
         <v>41</v>
       </c>
-      <c r="AZ15" s="7">
+      <c r="AZ15" s="6">
         <v>80.7</v>
       </c>
-      <c r="BA15" s="7">
+      <c r="BA15" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:53">
       <c r="A16" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="B16" s="7">
-[...5 lines deleted...]
-      <c r="D16" s="7">
+      <c r="B16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" s="6">
         <v>0.3</v>
       </c>
-      <c r="E16" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="7">
+      <c r="E16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="F16" s="6">
         <v>1.1</v>
       </c>
-      <c r="G16" s="7">
+      <c r="G16" s="6">
         <v>57</v>
       </c>
-      <c r="H16" s="7">
+      <c r="H16" s="6">
         <v>7.4</v>
       </c>
-      <c r="I16" s="7">
+      <c r="I16" s="6">
         <v>21</v>
       </c>
-      <c r="J16" s="7">
+      <c r="J16" s="6">
         <v>0.7</v>
       </c>
-      <c r="K16" s="7">
+      <c r="K16" s="6">
         <v>71</v>
       </c>
-      <c r="L16" s="7">
+      <c r="L16" s="6">
         <v>1.0</v>
       </c>
-      <c r="M16" s="7">
+      <c r="M16" s="6">
         <v>58</v>
       </c>
-      <c r="N16" s="7">
-[...11 lines deleted...]
-      <c r="R16" s="7">
+      <c r="N16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="O16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="Q16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R16" s="6">
         <v>12.8</v>
       </c>
-      <c r="S16" s="7">
+      <c r="S16" s="6">
         <v>16</v>
       </c>
-      <c r="T16" s="7">
+      <c r="T16" s="6">
         <v>1.7</v>
       </c>
-      <c r="U16" s="7">
+      <c r="U16" s="6">
         <v>44</v>
       </c>
-      <c r="V16" s="7">
+      <c r="V16" s="6">
         <v>2.1</v>
       </c>
-      <c r="W16" s="7">
+      <c r="W16" s="6">
         <v>41</v>
       </c>
-      <c r="X16" s="7">
-[...5 lines deleted...]
-      <c r="Z16" s="7">
+      <c r="X16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="Y16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z16" s="6">
         <v>1.0</v>
       </c>
-      <c r="AA16" s="7">
+      <c r="AA16" s="6">
         <v>58</v>
       </c>
-      <c r="AB16" s="7">
+      <c r="AB16" s="6">
         <v>0.3</v>
       </c>
-      <c r="AC16" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AD16" s="7">
+      <c r="AC16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD16" s="6">
         <v>5.8</v>
       </c>
-      <c r="AE16" s="7">
+      <c r="AE16" s="6">
         <v>25</v>
       </c>
-      <c r="AF16" s="7">
-[...11 lines deleted...]
-      <c r="AJ16" s="7">
+      <c r="AF16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AG16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AI16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ16" s="6">
         <v>2.2</v>
       </c>
-      <c r="AK16" s="7">
-[...2 lines deleted...]
-      <c r="AL16" s="7">
+      <c r="AK16" s="6">
+        <v>38</v>
+      </c>
+      <c r="AL16" s="6">
         <v>0.3</v>
       </c>
-      <c r="AM16" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AN16" s="7">
+      <c r="AM16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN16" s="6">
         <v>5.6</v>
       </c>
-      <c r="AO16" s="7">
+      <c r="AO16" s="6">
         <v>25</v>
       </c>
-      <c r="AP16" s="7">
+      <c r="AP16" s="6">
         <v>1.8</v>
       </c>
-      <c r="AQ16" s="7">
+      <c r="AQ16" s="6">
         <v>45</v>
       </c>
-      <c r="AR16" s="7">
+      <c r="AR16" s="6">
         <v>3.1</v>
       </c>
-      <c r="AS16" s="7">
+      <c r="AS16" s="6">
         <v>34</v>
       </c>
-      <c r="AT16" s="7">
+      <c r="AT16" s="6">
         <v>8.7</v>
       </c>
-      <c r="AU16" s="7">
+      <c r="AU16" s="6">
         <v>20</v>
       </c>
-      <c r="AV16" s="7">
-[...5 lines deleted...]
-      <c r="AX16" s="7">
+      <c r="AV16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AW16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AX16" s="6">
         <v>1.0</v>
       </c>
-      <c r="AY16" s="7">
+      <c r="AY16" s="6">
         <v>58</v>
       </c>
-      <c r="AZ16" s="7">
+      <c r="AZ16" s="6">
         <v>57.2</v>
       </c>
-      <c r="BA16" s="7">
+      <c r="BA16" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:53">
       <c r="A17" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="7">
-[...17 lines deleted...]
-      <c r="H17" s="7">
+      <c r="B17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="F17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="H17" s="6">
         <v>6.8</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="6">
         <v>22</v>
       </c>
-      <c r="J17" s="7">
+      <c r="J17" s="6">
         <v>0.3</v>
       </c>
-      <c r="K17" s="7" t="s">
-[...14 lines deleted...]
-      <c r="P17" s="7">
+      <c r="K17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="M17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="N17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="O17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P17" s="6">
         <v>0.7</v>
       </c>
-      <c r="Q17" s="7">
+      <c r="Q17" s="6">
         <v>71</v>
       </c>
-      <c r="R17" s="7">
+      <c r="R17" s="6">
         <v>12.6</v>
       </c>
-      <c r="S17" s="7">
+      <c r="S17" s="6">
         <v>17</v>
       </c>
-      <c r="T17" s="7">
+      <c r="T17" s="6">
         <v>0.3</v>
       </c>
-      <c r="U17" s="7" t="s">
-[...2 lines deleted...]
-      <c r="V17" s="7">
+      <c r="U17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V17" s="6">
         <v>1.1</v>
       </c>
-      <c r="W17" s="7">
+      <c r="W17" s="6">
         <v>57</v>
       </c>
-      <c r="X17" s="7">
-[...5 lines deleted...]
-      <c r="Z17" s="7">
+      <c r="X17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="Y17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z17" s="6">
         <v>0.4</v>
       </c>
-      <c r="AA17" s="7" t="s">
-[...8 lines deleted...]
-      <c r="AD17" s="7">
+      <c r="AA17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AC17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD17" s="6">
         <v>2.5</v>
       </c>
-      <c r="AE17" s="7">
-[...8 lines deleted...]
-      <c r="AH17" s="7">
+      <c r="AE17" s="6">
+        <v>38</v>
+      </c>
+      <c r="AF17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AG17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH17" s="6">
         <v>0.3</v>
       </c>
-      <c r="AI17" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AJ17" s="7">
+      <c r="AI17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ17" s="6">
         <v>1.1</v>
       </c>
-      <c r="AK17" s="7">
+      <c r="AK17" s="6">
         <v>58</v>
       </c>
-      <c r="AL17" s="7">
+      <c r="AL17" s="6">
         <v>0.7</v>
       </c>
-      <c r="AM17" s="7">
+      <c r="AM17" s="6">
         <v>71</v>
       </c>
-      <c r="AN17" s="7">
+      <c r="AN17" s="6">
         <v>6.3</v>
       </c>
-      <c r="AO17" s="7">
+      <c r="AO17" s="6">
         <v>23</v>
       </c>
-      <c r="AP17" s="7">
-[...5 lines deleted...]
-      <c r="AR17" s="7">
+      <c r="AP17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AR17" s="6">
         <v>1.4</v>
       </c>
-      <c r="AS17" s="7">
+      <c r="AS17" s="6">
         <v>50</v>
       </c>
-      <c r="AT17" s="7">
+      <c r="AT17" s="6">
         <v>5.9</v>
       </c>
-      <c r="AU17" s="7">
+      <c r="AU17" s="6">
         <v>24</v>
       </c>
-      <c r="AV17" s="7">
-[...5 lines deleted...]
-      <c r="AX17" s="7">
+      <c r="AV17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AW17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AX17" s="6">
         <v>0.7</v>
       </c>
-      <c r="AY17" s="7">
+      <c r="AY17" s="6">
         <v>71</v>
       </c>
-      <c r="AZ17" s="7">
+      <c r="AZ17" s="6">
         <v>41.1</v>
       </c>
-      <c r="BA17" s="7">
+      <c r="BA17" s="6">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:53">
       <c r="A18" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="7">
-[...11 lines deleted...]
-      <c r="F18" s="7">
+      <c r="B18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="F18" s="6">
         <v>0.4</v>
       </c>
-      <c r="G18" s="7" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="7">
+      <c r="G18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="H18" s="6">
         <v>3.4</v>
       </c>
-      <c r="I18" s="7">
+      <c r="I18" s="6">
         <v>33</v>
       </c>
-      <c r="J18" s="7">
+      <c r="J18" s="6">
         <v>0.3</v>
       </c>
-      <c r="K18" s="7" t="s">
-[...2 lines deleted...]
-      <c r="L18" s="7">
+      <c r="K18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L18" s="6">
         <v>2.0</v>
       </c>
-      <c r="M18" s="7">
+      <c r="M18" s="6">
         <v>41</v>
       </c>
-      <c r="N18" s="7">
-[...5 lines deleted...]
-      <c r="P18" s="7">
+      <c r="N18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="O18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P18" s="6">
         <v>0.6</v>
       </c>
-      <c r="Q18" s="7">
+      <c r="Q18" s="6">
         <v>70</v>
       </c>
-      <c r="R18" s="7">
+      <c r="R18" s="6">
         <v>7.1</v>
       </c>
-      <c r="S18" s="7">
+      <c r="S18" s="6">
         <v>22</v>
       </c>
-      <c r="T18" s="7">
+      <c r="T18" s="6">
         <v>0.7</v>
       </c>
-      <c r="U18" s="7">
+      <c r="U18" s="6">
         <v>71</v>
       </c>
-      <c r="V18" s="7">
-[...23 lines deleted...]
-      <c r="AD18" s="7">
+      <c r="V18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="W18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="Y18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AA18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AC18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD18" s="6">
         <v>0.7</v>
       </c>
-      <c r="AE18" s="7">
+      <c r="AE18" s="6">
         <v>71</v>
       </c>
-      <c r="AF18" s="7">
-[...11 lines deleted...]
-      <c r="AJ18" s="7">
+      <c r="AF18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AG18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AI18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ18" s="6">
         <v>0.7</v>
       </c>
-      <c r="AK18" s="7">
+      <c r="AK18" s="6">
         <v>71</v>
       </c>
-      <c r="AL18" s="7">
-[...5 lines deleted...]
-      <c r="AN18" s="7">
+      <c r="AL18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AM18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN18" s="6">
         <v>5.7</v>
       </c>
-      <c r="AO18" s="7">
+      <c r="AO18" s="6">
         <v>25</v>
       </c>
-      <c r="AP18" s="7">
+      <c r="AP18" s="6">
         <v>1.0</v>
       </c>
-      <c r="AQ18" s="7">
+      <c r="AQ18" s="6">
         <v>58</v>
       </c>
-      <c r="AR18" s="7">
+      <c r="AR18" s="6">
         <v>1.1</v>
       </c>
-      <c r="AS18" s="7">
+      <c r="AS18" s="6">
         <v>58</v>
       </c>
-      <c r="AT18" s="7">
+      <c r="AT18" s="6">
         <v>4.6</v>
       </c>
-      <c r="AU18" s="7">
+      <c r="AU18" s="6">
         <v>28</v>
       </c>
-      <c r="AV18" s="7">
-[...5 lines deleted...]
-      <c r="AX18" s="7">
+      <c r="AV18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AW18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AX18" s="6">
         <v>0.3</v>
       </c>
-      <c r="AY18" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AZ18" s="7">
+      <c r="AY18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AZ18" s="6">
         <v>28.7</v>
       </c>
-      <c r="BA18" s="7">
+      <c r="BA18" s="6">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:53">
       <c r="A19" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="B19" s="7">
-[...5 lines deleted...]
-      <c r="D19" s="7">
+      <c r="B19" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19" s="6">
         <v>1.0</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="6">
         <v>58</v>
       </c>
-      <c r="F19" s="7">
-[...5 lines deleted...]
-      <c r="H19" s="7">
+      <c r="F19" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="H19" s="6">
         <v>6.2</v>
       </c>
-      <c r="I19" s="7">
+      <c r="I19" s="6">
         <v>24</v>
       </c>
-      <c r="J19" s="7">
+      <c r="J19" s="6">
         <v>0.3</v>
       </c>
-      <c r="K19" s="7" t="s">
-[...2 lines deleted...]
-      <c r="L19" s="7">
+      <c r="K19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L19" s="6">
         <v>1.8</v>
       </c>
-      <c r="M19" s="7">
+      <c r="M19" s="6">
         <v>45</v>
       </c>
-      <c r="N19" s="7">
-[...5 lines deleted...]
-      <c r="P19" s="7">
+      <c r="N19" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="O19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P19" s="6">
         <v>0.3</v>
       </c>
-      <c r="Q19" s="7" t="s">
-[...2 lines deleted...]
-      <c r="R19" s="7">
+      <c r="Q19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R19" s="6">
         <v>21.8</v>
       </c>
-      <c r="S19" s="7">
+      <c r="S19" s="6">
         <v>12</v>
       </c>
-      <c r="T19" s="7">
+      <c r="T19" s="6">
         <v>0.3</v>
       </c>
-      <c r="U19" s="7" t="s">
-[...8 lines deleted...]
-      <c r="X19" s="7">
+      <c r="U19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V19" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="W19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X19" s="6">
         <v>0.3</v>
       </c>
-      <c r="Y19" s="7" t="s">
-[...2 lines deleted...]
-      <c r="Z19" s="7">
+      <c r="Y19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z19" s="6">
         <v>0.4</v>
       </c>
-      <c r="AA19" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AB19" s="7">
+      <c r="AA19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB19" s="6">
         <v>2.4</v>
       </c>
-      <c r="AC19" s="7">
-[...2 lines deleted...]
-      <c r="AD19" s="7">
+      <c r="AC19" s="6">
+        <v>38</v>
+      </c>
+      <c r="AD19" s="6">
         <v>3.2</v>
       </c>
-      <c r="AE19" s="7">
+      <c r="AE19" s="6">
         <v>33</v>
       </c>
-      <c r="AF19" s="7">
-[...5 lines deleted...]
-      <c r="AH19" s="7">
+      <c r="AF19" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AG19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH19" s="6">
         <v>0.7</v>
       </c>
-      <c r="AI19" s="7">
+      <c r="AI19" s="6">
         <v>70</v>
       </c>
-      <c r="AJ19" s="7">
+      <c r="AJ19" s="6">
         <v>1.0</v>
       </c>
-      <c r="AK19" s="7">
+      <c r="AK19" s="6">
         <v>58</v>
       </c>
-      <c r="AL19" s="7">
-[...5 lines deleted...]
-      <c r="AN19" s="7">
+      <c r="AL19" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AM19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN19" s="6">
         <v>44.2</v>
       </c>
-      <c r="AO19" s="7">
+      <c r="AO19" s="6">
         <v>8</v>
       </c>
-      <c r="AP19" s="7">
+      <c r="AP19" s="6">
         <v>1.5</v>
       </c>
-      <c r="AQ19" s="7">
+      <c r="AQ19" s="6">
         <v>50</v>
       </c>
-      <c r="AR19" s="7">
+      <c r="AR19" s="6">
         <v>3.4</v>
       </c>
-      <c r="AS19" s="7">
+      <c r="AS19" s="6">
         <v>32</v>
       </c>
-      <c r="AT19" s="7">
+      <c r="AT19" s="6">
         <v>21.8</v>
       </c>
-      <c r="AU19" s="7">
+      <c r="AU19" s="6">
         <v>12</v>
       </c>
-      <c r="AV19" s="7">
-[...5 lines deleted...]
-      <c r="AX19" s="7">
+      <c r="AV19" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AW19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AX19" s="6">
         <v>0.3</v>
       </c>
-      <c r="AY19" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AZ19" s="7">
+      <c r="AY19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AZ19" s="6">
         <v>110.9</v>
       </c>
-      <c r="BA19" s="7">
+      <c r="BA19" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:53">
       <c r="A20" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="7">
-[...17 lines deleted...]
-      <c r="H20" s="7">
+      <c r="B20" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="F20" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="H20" s="6">
         <v>3.8</v>
       </c>
-      <c r="I20" s="7">
+      <c r="I20" s="6">
         <v>30</v>
       </c>
-      <c r="J20" s="7">
-[...5 lines deleted...]
-      <c r="L20" s="7">
+      <c r="J20" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="K20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L20" s="6">
         <v>0.8</v>
       </c>
-      <c r="M20" s="7">
+      <c r="M20" s="6">
         <v>71</v>
       </c>
-      <c r="N20" s="7">
-[...5 lines deleted...]
-      <c r="P20" s="7">
+      <c r="N20" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="O20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P20" s="6">
         <v>0.3</v>
       </c>
-      <c r="Q20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="R20" s="7">
+      <c r="Q20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R20" s="6">
         <v>13.1</v>
       </c>
-      <c r="S20" s="7">
+      <c r="S20" s="6">
         <v>16</v>
       </c>
-      <c r="T20" s="7">
+      <c r="T20" s="6">
         <v>0.3</v>
       </c>
-      <c r="U20" s="7" t="s">
-[...14 lines deleted...]
-      <c r="Z20" s="7">
+      <c r="U20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V20" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="W20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X20" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="Y20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z20" s="6">
         <v>0.3</v>
       </c>
-      <c r="AA20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AB20" s="7">
+      <c r="AA20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB20" s="6">
         <v>1.6</v>
       </c>
-      <c r="AC20" s="7">
+      <c r="AC20" s="6">
         <v>50</v>
       </c>
-      <c r="AD20" s="7">
+      <c r="AD20" s="6">
         <v>1.1</v>
       </c>
-      <c r="AE20" s="7">
+      <c r="AE20" s="6">
         <v>58</v>
       </c>
-      <c r="AF20" s="7">
-[...11 lines deleted...]
-      <c r="AJ20" s="7">
+      <c r="AF20" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AG20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH20" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AI20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ20" s="6">
         <v>0.8</v>
       </c>
-      <c r="AK20" s="7">
+      <c r="AK20" s="6">
         <v>71</v>
       </c>
-      <c r="AL20" s="7">
-[...5 lines deleted...]
-      <c r="AN20" s="7">
+      <c r="AL20" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AM20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN20" s="6">
         <v>21.7</v>
       </c>
-      <c r="AO20" s="7">
+      <c r="AO20" s="6">
         <v>12</v>
       </c>
-      <c r="AP20" s="7">
+      <c r="AP20" s="6">
         <v>0.7</v>
       </c>
-      <c r="AQ20" s="7">
+      <c r="AQ20" s="6">
         <v>71</v>
       </c>
-      <c r="AR20" s="7">
+      <c r="AR20" s="6">
         <v>0.6</v>
       </c>
-      <c r="AS20" s="7">
+      <c r="AS20" s="6">
         <v>70</v>
       </c>
-      <c r="AT20" s="7">
+      <c r="AT20" s="6">
         <v>9.6</v>
       </c>
-      <c r="AU20" s="7">
+      <c r="AU20" s="6">
         <v>19</v>
       </c>
-      <c r="AV20" s="7">
-[...11 lines deleted...]
-      <c r="AZ20" s="7">
+      <c r="AV20" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AW20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AX20" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AY20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AZ20" s="6">
         <v>54.6</v>
       </c>
-      <c r="BA20" s="7">
+      <c r="BA20" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:53">
       <c r="A21" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="B21" s="7">
-[...5 lines deleted...]
-      <c r="D21" s="7">
+      <c r="B21" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21" s="6">
         <v>3.4</v>
       </c>
-      <c r="E21" s="7">
+      <c r="E21" s="6">
         <v>32</v>
       </c>
-      <c r="F21" s="7">
+      <c r="F21" s="6">
         <v>4.4</v>
       </c>
-      <c r="G21" s="7">
+      <c r="G21" s="6">
         <v>29</v>
       </c>
-      <c r="H21" s="7">
+      <c r="H21" s="6">
         <v>77.7</v>
       </c>
-      <c r="I21" s="7">
+      <c r="I21" s="6">
         <v>6</v>
       </c>
-      <c r="J21" s="7">
+      <c r="J21" s="6">
         <v>3.8</v>
       </c>
-      <c r="K21" s="7">
+      <c r="K21" s="6">
         <v>30</v>
       </c>
-      <c r="L21" s="7">
+      <c r="L21" s="6">
         <v>15.5</v>
       </c>
-      <c r="M21" s="7">
+      <c r="M21" s="6">
         <v>15</v>
       </c>
-      <c r="N21" s="7">
-[...5 lines deleted...]
-      <c r="P21" s="7">
+      <c r="N21" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="O21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P21" s="6">
         <v>8.3</v>
       </c>
-      <c r="Q21" s="7">
+      <c r="Q21" s="6">
         <v>20</v>
       </c>
-      <c r="R21" s="7">
+      <c r="R21" s="6">
         <v>103.1</v>
       </c>
-      <c r="S21" s="7">
+      <c r="S21" s="6">
         <v>5</v>
       </c>
-      <c r="T21" s="7">
+      <c r="T21" s="6">
         <v>10.5</v>
       </c>
-      <c r="U21" s="7">
+      <c r="U21" s="6">
         <v>18</v>
       </c>
-      <c r="V21" s="7">
+      <c r="V21" s="6">
         <v>8.1</v>
       </c>
-      <c r="W21" s="7">
+      <c r="W21" s="6">
         <v>21</v>
       </c>
-      <c r="X21" s="7">
+      <c r="X21" s="6">
         <v>5.1</v>
       </c>
-      <c r="Y21" s="7">
+      <c r="Y21" s="6">
         <v>26</v>
       </c>
-      <c r="Z21" s="7">
+      <c r="Z21" s="6">
         <v>3.2</v>
       </c>
-      <c r="AA21" s="7">
+      <c r="AA21" s="6">
         <v>33</v>
       </c>
-      <c r="AB21" s="7">
+      <c r="AB21" s="6">
         <v>11.6</v>
       </c>
-      <c r="AC21" s="7">
+      <c r="AC21" s="6">
         <v>17</v>
       </c>
-      <c r="AD21" s="7">
+      <c r="AD21" s="6">
         <v>31.5</v>
       </c>
-      <c r="AE21" s="7">
+      <c r="AE21" s="6">
         <v>10</v>
       </c>
-      <c r="AF21" s="7">
+      <c r="AF21" s="6">
         <v>0.7</v>
       </c>
-      <c r="AG21" s="7">
+      <c r="AG21" s="6">
         <v>70</v>
       </c>
-      <c r="AH21" s="7">
+      <c r="AH21" s="6">
         <v>2.8</v>
       </c>
-      <c r="AI21" s="7">
+      <c r="AI21" s="6">
         <v>35</v>
       </c>
-      <c r="AJ21" s="7">
+      <c r="AJ21" s="6">
         <v>15.6</v>
       </c>
-      <c r="AK21" s="7">
+      <c r="AK21" s="6">
         <v>15</v>
       </c>
-      <c r="AL21" s="7">
+      <c r="AL21" s="6">
         <v>3.4</v>
       </c>
-      <c r="AM21" s="7">
+      <c r="AM21" s="6">
         <v>31</v>
       </c>
-      <c r="AN21" s="7">
+      <c r="AN21" s="6">
         <v>97.0</v>
       </c>
-      <c r="AO21" s="7">
+      <c r="AO21" s="6">
         <v>4</v>
       </c>
-      <c r="AP21" s="7">
+      <c r="AP21" s="6">
         <v>10.5</v>
       </c>
-      <c r="AQ21" s="7">
+      <c r="AQ21" s="6">
         <v>18</v>
       </c>
-      <c r="AR21" s="7">
+      <c r="AR21" s="6">
         <v>20.1</v>
       </c>
-      <c r="AS21" s="7">
+      <c r="AS21" s="6">
         <v>13</v>
       </c>
-      <c r="AT21" s="7">
+      <c r="AT21" s="6">
         <v>80.7</v>
       </c>
-      <c r="AU21" s="7">
+      <c r="AU21" s="6">
         <v>6</v>
       </c>
-      <c r="AV21" s="7">
+      <c r="AV21" s="6">
         <v>3.3</v>
       </c>
-      <c r="AW21" s="7">
+      <c r="AW21" s="6">
         <v>33</v>
       </c>
-      <c r="AX21" s="7">
+      <c r="AX21" s="6">
         <v>9.3</v>
       </c>
-      <c r="AY21" s="7">
+      <c r="AY21" s="6">
         <v>19</v>
       </c>
-      <c r="AZ21" s="7">
+      <c r="AZ21" s="6">
         <v>529.5</v>
       </c>
-      <c r="BA21" s="7">
+      <c r="BA21" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:53" customHeight="1" ht="21.75">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1411488/593319</t>
           </r>
         </is>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
@@ -2742,191 +2739,191 @@
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
       <c r="AS22" s="3"/>
       <c r="AT22" s="3"/>
       <c r="AU22" s="3"/>
       <c r="AV22" s="3"/>
       <c r="AW22" s="3"/>
       <c r="AX22" s="3"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
     </row>
     <row r="25" spans="1:53">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:53" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:53">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">time of last treatment (in 10-year classes)</t>
+            <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1256</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:53" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="31" spans="1:53">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:53" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="34" spans="1:53">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forests (2022): a.f.w.s.f. NFI4/NFI5</t>
+            <t xml:space="preserve">Schutzwald (2022): z.W.o.G. LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2685</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:53" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="37" spans="1:53">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:53" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>