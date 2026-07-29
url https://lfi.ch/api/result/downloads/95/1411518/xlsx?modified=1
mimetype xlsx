--- v0 (2026-01-10)
+++ v1 (2026-07-29)
@@ -14,359 +14,359 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>data dell'ultimo intervento (classi di 10 anni)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco di protezione (2022): bosco</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Schutzwald (2022): Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>0-10 anni fa</t>
-[...20 lines deleted...]
-    <t>totale</t>
+    <t>vor =10 Jahren</t>
+  </si>
+  <si>
+    <t>vor 11-20 Jahren</t>
+  </si>
+  <si>
+    <t>vor 21-30 Jahren</t>
+  </si>
+  <si>
+    <t>vor 31-40 Jahren</t>
+  </si>
+  <si>
+    <t>vor 41-50 Jahren</t>
+  </si>
+  <si>
+    <t>vor 51-100 Jahren</t>
+  </si>
+  <si>
+    <t>letzter Eingriff vor &gt;100 Jahren oder nie genutzt</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1411518/593349</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">data dell'ultimo intervento (classi di 10 anni)</t>
+      <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1256</t>
     </r>
   </si>
   <si>
-    <t>Numero di anni dall'ultimo intervento selvicolturale, in classi di dieci anni. Gli interventi selvicolturali comprendono interventi di cura della rinnovazione e tagli di sgombero, piantagione e semina, nonché tagli fitosanitari e di promozione della sicurezza. Fonte: inchiesta presso il servizio forestale (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Anzahl Jahre seit dem letzten waldbaulichen Eingriff in Klassen zu zehn Jahren. Als waldbauliche Eingriffe gelten Nutzungs- und Pflegeeingriffe, Pflanzungen und Aufforstungen sowie Sanitär- und Sicherheitseingriffe. Grundlage: Forstdienstbefragung (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione (2022): bosco</t>
+      <t xml:space="preserve">Schutzwald (2022): Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2653</t>
     </r>
   </si>
   <si>
-    <t>Bosco (ossia «bosco esclusi gli arbusteti» o «arbusteto») che si trova nel perimetro dei boschi di protezione definito dai cantoni nel 2022 in base ai criteri armonizzati di SilvaProtect-CH (Losey &amp; Wehrli 2013)</t>
+    <t>Wald (d.h. «Wald ohne Gebüschwald» oder «Gebüschwald»), der innerhalb des Schutzwalds liegt, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von Silvaprotect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -718,51 +718,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1308,235 +1308,235 @@
         <v>137.8</v>
       </c>
       <c r="M21" s="6">
         <v>3</v>
       </c>
       <c r="N21" s="6">
         <v>570.3</v>
       </c>
       <c r="O21" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="21.75">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1411518/593349</t>
           </r>
         </is>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">data dell'ultimo intervento (classi di 10 anni)</t>
+            <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1256</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione (2022): bosco</t>
+            <t xml:space="preserve">Schutzwald (2022): Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2653</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>