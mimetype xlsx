--- v0 (2026-01-10)
+++ v1 (2026-07-31)
@@ -14,397 +14,397 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>deadwood: mechanical strength of wood (3 classes) · deadwood: colonization by shrubs (5 classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>nombre de tiges de bois mort</t>
+  </si>
+  <si>
+    <t>bois mort: résistance du bois (3 classes) · bois mort: colonisation par des arbustes (5 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: protection forest region</t>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotal</t>
+      <t xml:space="preserve">: %, sous-total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...29 lines deleted...]
-    <t>deadwood: colonization by shrubs (5 classes)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>bois mort: résistance du bois (3 classes)</t>
+  </si>
+  <si>
+    <t>bois mort: colonisation par des arbustes (5 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>0-1</t>
   </si>
   <si>
     <t>2-10</t>
   </si>
   <si>
     <t>11-20</t>
   </si>
   <si>
     <t>21-50</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>fresh/firm wood</t>
-[...5 lines deleted...]
-    <t>mouldering/mull wood</t>
+    <t>bois frais ou dur</t>
+  </si>
+  <si>
+    <t>bois pourri</t>
+  </si>
+  <si>
+    <t>bois en décomposition ou vermoulu</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1411531/593362</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of deadwood stems</t>
+      <t xml:space="preserve">nombre de tiges de bois mort</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #116</t>
     </r>
   </si>
   <si>
-    <t>Number of stems of dead trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm.</t>
+    <t>Nombre de tiges d'arbres et d'arbustes morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">deadwood: mechanical strength of wood (3 classes)</t>
+      <t xml:space="preserve">bois mort: résistance du bois (3 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1301</t>
     </r>
   </si>
   <si>
-    <t>Stage of wood decay in dead trees and shrubs (standing and lying) ≥12 cm in diameter at breast height (dbh) – in three classes. Reference: Field Survey (MID 419: Totholz - Festigkeit)</t>
+    <t>Stade de décomposition d'arbres et arbustes morts (sur pied et à terre) à partir de 12 cm de diamètre à hauteur de poitrine (DHP), en trois classes. Source: relevé de terrain (MID 419: Totholz - Festigkeit)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">deadwood: colonization by shrubs (5 classes)</t>
+      <t xml:space="preserve">bois mort: colonisation par des arbustes (5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1299</t>
     </r>
   </si>
   <si>
-    <t>Number of shrubs ≥10 cm in length growing on a lying dead tree or shrub ≥12 cm in diameter at breast height (dbh) – in five classes. Reference: Field Survey (MID 425: Strauchpflanzen auf Totholz)</t>
+    <t>Nombre d'arbustes d'au moins 10 cm de longueur ayant pris racine sur un arbre ou un arbuste mort à terre d'au moins 12 cm de diamètre à hauteur de poitrine (DHP), en 5 classes. Source: relevé de terrain (MID 425: Strauchpflanzen auf Totholz)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -756,52 +756,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="61.128" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="51.702" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="64.699" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -2619,270 +2619,270 @@
         <v>100.0</v>
       </c>
       <c r="N47" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O47" s="6">
         <v>100.0</v>
       </c>
       <c r="P47" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="21.75">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1411531/593362</t>
           </r>
         </is>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3"/>
       <c r="K48" s="3"/>
       <c r="L48" s="3"/>
       <c r="M48" s="3"/>
       <c r="N48" s="3"/>
       <c r="O48" s="3"/>
       <c r="P48" s="3"/>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of deadwood stems</t>
+            <t xml:space="preserve">nombre de tiges de bois mort</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #116</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:16" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">deadwood: mechanical strength of wood (3 classes)</t>
+            <t xml:space="preserve">bois mort: résistance du bois (3 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1301</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:16" customHeight="1" ht="29">
       <c r="A55" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">deadwood: colonization by shrubs (5 classes)</t>
+            <t xml:space="preserve">bois mort: colonisation par des arbustes (5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1299</t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:16" customHeight="1" ht="29">
       <c r="A58" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="61" spans="1:16" customHeight="1" ht="29">
       <c r="A61" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="64" spans="1:16" customHeight="1" ht="29">
       <c r="A64" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="67" spans="1:16" customHeight="1" ht="29">
       <c r="A67" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>