--- v0 (2026-09-29)
+++ v1 (2026-10-03)
@@ -14,231 +14,231 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>LFI5</t>
-[...47 lines deleted...]
-    <t>Stk./ha</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>number of deadwood stems</t>
+  </si>
+  <si>
+    <t>conifers and broadleaves</t>
+  </si>
+  <si>
+    <t>regional demarcation: protection forest region</t>
+  </si>
+  <si>
+    <t>unit: n/ha</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest NFI1-NFI5</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Nadelholz</t>
-[...11 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+    <t>conifers</t>
+  </si>
+  <si>
+    <t>broadleaves</t>
+  </si>
+  <si>
+    <t>indeterminable</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest NFI1-NFI5 [2382]
+Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>protection forest region [SCHUREG, 829]
+Demarcation of Switzerland used in NFI for protection forest analyses. The six protection forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Totholzstammzahl [116], Stk.
-Anzahl Stämme der toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
+    <t>number of deadwood stems [116], Stk.
+Number of stems of dead trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 27.04.2023 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
-    <t>Fläche [1], ha
+    <t>area [1], ha
 Fläche.</t>
   </si>
   <si>
     <t>gerechnet am 27.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 0</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
-    <t>pro Hektar [1] - zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]</t>
+    <t>pro Hektar [1] - accessible forest without shrub forest NFI1-NFI5 [2382]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Nadelholz, Laubholz [LBHNDH, 96]
-Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>conifers and broadleaves [LBHNDH, 96]
+Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
   </si>
   <si>
     <t>gerechnet am 28.03.2024 08:46:27</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, Nadelholz, Laubholz, nicht bestimmbar, Total</t>
+    <t>n/a, conifers, broadleaves, indeterminable, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">other: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -620,65 +620,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B19" sqref="B19:O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="21" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
-    <col min="5" max="5" width="7" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="13" max="13" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="10" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="10" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12" customWidth="true" style="0"/>
+    <col min="11" max="11" width="10" customWidth="true" style="0"/>
+    <col min="12" max="12" width="10" customWidth="true" style="0"/>
+    <col min="13" max="13" width="8" customWidth="true" style="0"/>
     <col min="14" max="14" width="9" customWidth="true" style="0"/>
-    <col min="15" max="15" width="4" customWidth="true" style="0"/>
+    <col min="15" max="15" width="7" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
@@ -1049,407 +1049,407 @@
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="6"/>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="7"/>
-      <c r="C20" s="7" t="s">
+      <c r="B20" s="7" t="s">
         <v>26</v>
       </c>
+      <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="7"/>
-      <c r="C21" s="7" t="s">
+      <c r="B21" s="7" t="s">
         <v>28</v>
       </c>
+      <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B22" s="7"/>
-      <c r="C22" s="7" t="s">
+      <c r="B22" s="7" t="s">
         <v>30</v>
       </c>
+      <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="B23" s="7"/>
-      <c r="C23" s="7" t="s">
+      <c r="B23" s="7" t="s">
         <v>32</v>
       </c>
+      <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B24" s="7"/>
-      <c r="C24" s="7" t="s">
+      <c r="B24" s="7" t="s">
         <v>34</v>
       </c>
+      <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B25" s="7"/>
-      <c r="C25" s="7" t="s">
+      <c r="B25" s="7" t="s">
         <v>36</v>
       </c>
+      <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="B26" s="7"/>
-      <c r="C26" s="7" t="s">
+      <c r="B26" s="7" t="s">
         <v>38</v>
       </c>
+      <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="B27" s="7"/>
-      <c r="C27" s="7" t="s">
+      <c r="B27" s="7" t="s">
         <v>40</v>
       </c>
+      <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="B28" s="7"/>
-      <c r="C28" s="7" t="s">
+      <c r="B28" s="7" t="s">
         <v>42</v>
       </c>
+      <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="B29" s="7"/>
-      <c r="C29" s="7" t="s">
+      <c r="B29" s="7" t="s">
         <v>43</v>
       </c>
+      <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="B30" s="7"/>
-      <c r="C30" s="7" t="s">
+      <c r="B30" s="7" t="s">
         <v>45</v>
       </c>
+      <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="B32" s="7"/>
-      <c r="C32" s="7" t="s">
+      <c r="B32" s="7" t="s">
         <v>48</v>
       </c>
+      <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B33" s="7"/>
-      <c r="C33" s="7" t="s">
+      <c r="B33" s="7" t="s">
         <v>50</v>
       </c>
+      <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="7"/>
-      <c r="C35" s="7" t="s">
+      <c r="B35" s="7" t="s">
         <v>53</v>
       </c>
+      <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="B36" s="7"/>
-      <c r="C36" s="7" t="s">
+      <c r="B36" s="7" t="s">
         <v>54</v>
       </c>
+      <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="B37" s="7"/>
-      <c r="C37" s="7" t="s">
+      <c r="B37" s="7" t="s">
         <v>56</v>
       </c>
+      <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
@@ -1480,177 +1480,153 @@
       <c r="O39" s="7"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="B41" s="7"/>
-      <c r="C41" s="7" t="s">
+      <c r="B41" s="7" t="s">
         <v>60</v>
       </c>
+      <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="B42" s="7"/>
-      <c r="C42" s="7" t="s">
+      <c r="B42" s="7" t="s">
         <v>62</v>
       </c>
+      <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="B43" s="7"/>
-      <c r="C43" s="7" t="s">
+      <c r="B43" s="7" t="s">
         <v>64</v>
       </c>
+      <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A18:O18"/>
     <mergeCell ref="A19:O19"/>
-    <mergeCell ref="A20:B20"/>
-[...46 lines deleted...]
-    <mergeCell ref="C43:O43"/>
+    <mergeCell ref="B20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>