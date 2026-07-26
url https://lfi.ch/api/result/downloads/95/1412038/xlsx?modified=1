--- v0 (2026-01-10)
+++ v1 (2026-07-26)
@@ -14,391 +14,391 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>intensità della gestione forestale · stabilità del popolamento</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>forest management intensity · stand stability</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">: protection forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotale</t>
+      <t xml:space="preserve">: %, subtotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: accessible forest without shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...29 lines deleted...]
-    <t>stabilità del popolamento</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>forest management intensity</t>
+  </si>
+  <si>
+    <t>stand stability</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t xml:space="preserve">critica </t>
-[...17 lines deleted...]
-    <t>nessuna gestione</t>
+    <t>critical</t>
+  </si>
+  <si>
+    <t>reduced</t>
+  </si>
+  <si>
+    <t>stable</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>normal</t>
+  </si>
+  <si>
+    <t>low</t>
+  </si>
+  <si>
+    <t>unmanaged</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1412038/593869</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">forest area</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">intensità della gestione forestale</t>
+      <t xml:space="preserve">forest management intensity</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #758</t>
     </r>
   </si>
   <si>
-    <t>Intensità della gestione forestale in tre classi, derivata dalla fertilità del sito e dalla data dell'ultimo intervento. Fonte: inchiesta presso il servizio forestale (MID 607: Anzahl Jahre seit dem letzten Eingriff), modello per la fertilità (Gesamtwuchsleistung nach Keller 1978)</t>
+    <t>Intensity of forest management, classified in three classes according to site quality and the time of the last treatment. Reference: Forest Service Survey (MID 607: Anzahl Jahre seit dem letzten Eingriff); modelled site quality (total growth performance according to Keller 1978)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stabilità del popolamento</t>
+      <t xml:space="preserve">stand stability</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #891</t>
     </r>
   </si>
   <si>
-    <t>Capacità di resistenza meccanica di un popolamento di fronte a stress abiotici e biotici nei prossimi 10-20 anni, in tre classi. Fonte: rilievo sul terreno (MID 310: Gesamtstabilität)</t>
+    <t>Mechanical resistence of a stand to abiotic and biotic stresses within the next 10 to 20 years – in three classes. Reference: Field Survey (MID 310: Gesamtstabilität)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">accessible forest without shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -750,52 +750,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -2133,270 +2133,270 @@
         <v>100.0</v>
       </c>
       <c r="N37" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O37" s="6">
         <v>100.0</v>
       </c>
       <c r="P37" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:16" customHeight="1" ht="21.75">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1412038/593869</t>
           </r>
         </is>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
       <c r="O38" s="3"/>
       <c r="P38" s="3"/>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">forest area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:16" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">intensità della gestione forestale</t>
+            <t xml:space="preserve">forest management intensity</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #758</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:16" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stabilità del popolamento</t>
+            <t xml:space="preserve">stand stability</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #891</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:16" customHeight="1" ht="29">
       <c r="A51" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">accessible forest without shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:16" customHeight="1" ht="29">
       <c r="A54" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:16" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>