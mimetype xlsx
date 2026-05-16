--- v0 (2025-11-29)
+++ v1 (2026-05-16)
@@ -14,347 +14,347 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>time of last treatment (in 50-year classes )</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anzahl Mikrohabitate an stehenden lebenden Bäumen</t>
+  </si>
+  <si>
+    <t>Zeitpunkt des letzten Eingriffs (50-Jahres-Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: n/ha</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Stk./ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>biogeographical region</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...17 lines deleted...]
-    <t>n/ha</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Stk./ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>=50 years ago</t>
-[...8 lines deleted...]
-    <t>total</t>
+    <t>vor =50 Jahren</t>
+  </si>
+  <si>
+    <t>vor 51-100 Jahren</t>
+  </si>
+  <si>
+    <t>vor &gt;100 Jahren oder nie genutzt</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1412176/594007</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of microhabitats on standing living trees</t>
+      <t xml:space="preserve">Anzahl Mikrohabitate an stehenden lebenden Bäumen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #401</t>
     </r>
   </si>
   <si>
-    <t>Number of microhabitats on standing living trees and shrubs ≥12 cm in diameter at breast height (dbh). Microhabitats are defined as: fungal fruiting bodies; areas on the stem where moss, lichen or ivy covers more than 10%; woodpecker breeding cavity; shallow tree cavity; wide crack; bark pocket; fresh break; dendrotelm; canker or burr; buttress-root concavity; deep tree cavity; area of exposed bare wood larger than a hand; stag-headedness; resin flow; insect damage (foot of trunk /trunk/stem); &gt;20% dead branches.</t>
+    <t>Anzahl Mikrohabitate an stehenden lebenden Bäumen und Sträuchern ab 12 cm Brusthöhendurchmesser (BHD). Als Mikrohabitate gelten: Pilzfruchtkörper; Stamm zu mehr als 10% mit Moosen, Flechten oder Efeu bewachsen; Spechtbruthöhle; flache Baumhöhle; breiter Spalt; Rindentasche; frischer Bruch; Dendrotelm; Krebs oder Maserknollen; Stammfusshöhle; tiefe Baumhöhle; Holzkörper frei ab einer Handfläche; gipfeldürr; Harzfluss; Insektenschaden (Stammfuss/Stamm/Schaft); &gt;20% Dürrastanteil.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">time of last treatment (in 50-year classes )</t>
+      <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (50-Jahres-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1290</t>
     </r>
   </si>
   <si>
-    <t>Number of years since the last silvicultural treatment – in classes of 50 years. Silvicultural treatments include harvesting and tending interventions, planting and afforestation, as well as sanitary and safety interventions. Reference: Forest Service Survey (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Anzahl Jahre seit dem letzten waldbaulichen Eingriff in Klassen zu 50 Jahren. Als waldbauliche Eingriffe gelten Nutzungs- und Pflegeeingriffe, Pflanzungen und Aufforstungen sowie Sanitär- und Sicherheitseingriffe. Grundlage: Forstdienstbefragung (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -373,66 +373,63 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -709,64 +706,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -867,479 +864,479 @@
         <v>17</v>
       </c>
       <c r="J12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="7">
+      <c r="B13" s="6">
         <v>0</v>
       </c>
-      <c r="C13" s="7" t="s">
+      <c r="C13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D13" s="6">
         <v>0</v>
       </c>
-      <c r="E13" s="7" t="s">
+      <c r="E13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="7">
+      <c r="F13" s="6">
         <v>458</v>
       </c>
-      <c r="G13" s="7" t="s">
+      <c r="G13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="7">
+      <c r="H13" s="6">
         <v>0</v>
       </c>
-      <c r="I13" s="7" t="s">
+      <c r="I13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="7">
+      <c r="J13" s="6">
         <v>0</v>
       </c>
-      <c r="K13" s="7" t="s">
+      <c r="K13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="7">
+      <c r="L13" s="6">
         <v>0</v>
       </c>
-      <c r="M13" s="7" t="s">
+      <c r="M13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="7">
+      <c r="N13" s="6">
         <v>458</v>
       </c>
-      <c r="O13" s="7" t="s">
+      <c r="O13" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="7">
+      <c r="B14" s="6">
         <v>291</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C14" s="6">
         <v>4</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D14" s="6">
         <v>256</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="6">
         <v>4</v>
       </c>
-      <c r="F14" s="7">
+      <c r="F14" s="6">
         <v>357</v>
       </c>
-      <c r="G14" s="7">
+      <c r="G14" s="6">
         <v>3</v>
       </c>
-      <c r="H14" s="7">
+      <c r="H14" s="6">
         <v>349</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I14" s="6">
         <v>8</v>
       </c>
-      <c r="J14" s="7">
+      <c r="J14" s="6">
         <v>342</v>
       </c>
-      <c r="K14" s="7">
+      <c r="K14" s="6">
         <v>5</v>
       </c>
-      <c r="L14" s="7">
+      <c r="L14" s="6">
         <v>319</v>
       </c>
-      <c r="M14" s="7">
+      <c r="M14" s="6">
         <v>8</v>
       </c>
-      <c r="N14" s="7">
+      <c r="N14" s="6">
         <v>312</v>
       </c>
-      <c r="O14" s="7">
+      <c r="O14" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="7">
+      <c r="B15" s="6">
         <v>529</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C15" s="6">
         <v>12</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D15" s="6">
         <v>572</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="6">
         <v>19</v>
       </c>
-      <c r="F15" s="7">
+      <c r="F15" s="6">
         <v>464</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G15" s="6">
         <v>8</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H15" s="6">
         <v>460</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="6">
         <v>12</v>
       </c>
-      <c r="J15" s="7">
+      <c r="J15" s="6">
         <v>465</v>
       </c>
-      <c r="K15" s="7">
+      <c r="K15" s="6">
         <v>12</v>
       </c>
-      <c r="L15" s="7">
+      <c r="L15" s="6">
         <v>467</v>
       </c>
-      <c r="M15" s="7">
+      <c r="M15" s="6">
         <v>6</v>
       </c>
-      <c r="N15" s="7">
+      <c r="N15" s="6">
         <v>472</v>
       </c>
-      <c r="O15" s="7">
+      <c r="O15" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="7">
+      <c r="B16" s="6">
         <v>319</v>
       </c>
-      <c r="C16" s="7">
+      <c r="C16" s="6">
         <v>26</v>
       </c>
-      <c r="D16" s="7">
+      <c r="D16" s="6">
         <v>192</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="6">
         <v>30</v>
       </c>
-      <c r="F16" s="7">
+      <c r="F16" s="6">
         <v>428</v>
       </c>
-      <c r="G16" s="7">
+      <c r="G16" s="6">
         <v>12</v>
       </c>
-      <c r="H16" s="7">
+      <c r="H16" s="6">
         <v>556</v>
       </c>
-      <c r="I16" s="7">
+      <c r="I16" s="6">
         <v>17</v>
       </c>
-      <c r="J16" s="7">
+      <c r="J16" s="6">
         <v>484</v>
       </c>
-      <c r="K16" s="7">
+      <c r="K16" s="6">
         <v>13</v>
       </c>
-      <c r="L16" s="7">
+      <c r="L16" s="6">
         <v>437</v>
       </c>
-      <c r="M16" s="7">
+      <c r="M16" s="6">
         <v>8</v>
       </c>
-      <c r="N16" s="7">
+      <c r="N16" s="6">
         <v>459</v>
       </c>
-      <c r="O16" s="7">
+      <c r="O16" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="7">
+      <c r="B17" s="6">
         <v>306</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="6">
         <v>4</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="6">
         <v>262</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="6">
         <v>4</v>
       </c>
-      <c r="F17" s="7">
+      <c r="F17" s="6">
         <v>375</v>
       </c>
-      <c r="G17" s="7">
+      <c r="G17" s="6">
         <v>3</v>
       </c>
-      <c r="H17" s="7">
+      <c r="H17" s="6">
         <v>407</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="6">
         <v>6</v>
       </c>
-      <c r="J17" s="7">
+      <c r="J17" s="6">
         <v>379</v>
       </c>
-      <c r="K17" s="7">
+      <c r="K17" s="6">
         <v>5</v>
       </c>
-      <c r="L17" s="7">
+      <c r="L17" s="6">
         <v>402</v>
       </c>
-      <c r="M17" s="7">
+      <c r="M17" s="6">
         <v>4</v>
       </c>
-      <c r="N17" s="7">
+      <c r="N17" s="6">
         <v>347</v>
       </c>
-      <c r="O17" s="7">
+      <c r="O17" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1412176/594007</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of microhabitats on standing living trees</t>
+            <t xml:space="preserve">Anzahl Mikrohabitate an stehenden lebenden Bäumen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #401</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">time of last treatment (in 50-year classes )</t>
+            <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (50-Jahres-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1290</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>