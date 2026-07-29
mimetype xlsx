--- v1 (2026-05-16)
+++ v2 (2026-07-29)
@@ -14,347 +14,347 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Zeitpunkt des letzten Eingriffs (50-Jahres-Klassen)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>numero di microhabitat sugli alberi vivi in piedi</t>
+  </si>
+  <si>
+    <t>data dell'ultimo intervento (classi di 50 anni)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeografische Region</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione biogeografica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Stk./ha</t>
+      <t xml:space="preserve">unità</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: n/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...33 lines deleted...]
-    <t>Stk./ha</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+    </r>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>vor =50 Jahren</t>
-[...8 lines deleted...]
-    <t>Total</t>
+    <t>0-50 anni fa</t>
+  </si>
+  <si>
+    <t>51-100 anni fa</t>
+  </si>
+  <si>
+    <t>&gt;100 anni fa o mai nessuna gestione</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1412176/594007</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Anzahl Mikrohabitate an stehenden lebenden Bäumen</t>
+      <t xml:space="preserve">numero di microhabitat sugli alberi vivi in piedi</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #401</t>
     </r>
   </si>
   <si>
-    <t>Anzahl Mikrohabitate an stehenden lebenden Bäumen und Sträuchern ab 12 cm Brusthöhendurchmesser (BHD). Als Mikrohabitate gelten: Pilzfruchtkörper; Stamm zu mehr als 10% mit Moosen, Flechten oder Efeu bewachsen; Spechtbruthöhle; flache Baumhöhle; breiter Spalt; Rindentasche; frischer Bruch; Dendrotelm; Krebs oder Maserknollen; Stammfusshöhle; tiefe Baumhöhle; Holzkörper frei ab einer Handfläche; gipfeldürr; Harzfluss; Insektenschaden (Stammfuss/Stamm/Schaft); &gt;20% Dürrastanteil.</t>
+    <t>Numero di microhabitat sugli alberi vivi in piedi di almeno 12 cm di diametro a petto d'uomo (DPU). Vengono considerati microhabitat: corpi fruttiferi fungini; tronco ricoperto per più del 10% da muschi, licheni o edera; cavità di nidificazione di picidi; cavità poco profonda dell'albero; ampia fessura; tasca nella corteccia; fusto o branca spezzata con durame esposto; dendrotelma; tumore o cancro; cavità nei contrafforti radicali; cavità profonda dell'albero; scortecciamento a partire dalla dimensione di una mano; cima secca; flusso di resina; danni da insetti (base del tronco/tronco/fusto); rami morti &gt;20%.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (50-Jahres-Klassen)</t>
+      <t xml:space="preserve">data dell'ultimo intervento (classi di 50 anni)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1290</t>
     </r>
   </si>
   <si>
-    <t>Anzahl Jahre seit dem letzten waldbaulichen Eingriff in Klassen zu 50 Jahren. Als waldbauliche Eingriffe gelten Nutzungs- und Pflegeeingriffe, Pflanzungen und Aufforstungen sowie Sanitär- und Sicherheitseingriffe. Grundlage: Forstdienstbefragung (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Numero di anni dall'ultimo intervento selvicolturale, in classi di 50 anni. Gli interventi selvicolturali comprendono interventi di cura della rinnovazione e tagli di sgombero, piantagione e semina, nonché tagli fitosanitari e di promozione della sicurezza. Fonte: inchiesta presso il servizio forestale (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeografische Region</t>
+      <t xml:space="preserve">regione biogeografica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -706,64 +706,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="63.556" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1108,235 +1108,235 @@
         <v>402</v>
       </c>
       <c r="M17" s="6">
         <v>4</v>
       </c>
       <c r="N17" s="6">
         <v>347</v>
       </c>
       <c r="O17" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1412176/594007</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Anzahl Mikrohabitate an stehenden lebenden Bäumen</t>
+            <t xml:space="preserve">numero di microhabitat sugli alberi vivi in piedi</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #401</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (50-Jahres-Klassen)</t>
+            <t xml:space="preserve">data dell'ultimo intervento (classi di 50 anni)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1290</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeografische Region</t>
+            <t xml:space="preserve">regione biogeografica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>