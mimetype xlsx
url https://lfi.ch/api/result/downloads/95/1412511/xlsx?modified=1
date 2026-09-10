--- v0 (2025-10-01)
+++ v1 (2026-09-10)
@@ -1,439 +1,343 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
-[...102 lines deleted...]
-    <t>Switzerland</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>intensità della gestione forestale</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione biogeografica</t>
+  </si>
+  <si>
+    <t>unità: 1000 ha</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>normal</t>
-[...179 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>normale</t>
+  </si>
+  <si>
+    <t>debole</t>
+  </si>
+  <si>
+    <t>nessuna gestione</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti IFN1-IFN5 [2382]
+Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione biogeografica [BIOGEOC6R2005, 2586]
+Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>superficie forestale [44], ha
+Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>intensità della gestione forestale [BEWIRTINT1, 758]
+Intensità della gestione forestale in tre classi, derivata dalla fertilità del sito e dalla data dell'ultimo intervento. Fonte: inchiesta presso il servizio forestale (MID 607: Anzahl Jahre seit dem letzten Eingriff), modello per la fertilità (Gesamtwuchsleistung nach Keller 1978)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 05:56:37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>nessuna indicazione, normale, debole, nessuna gestione, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -694,699 +598,981 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:O41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16" customWidth="true" style="0"/>
+    <col min="13" max="13" width="11" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="6">
+      <c r="B14" s="5">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="C14" s="5">
         <v>3</v>
       </c>
-      <c r="D14" s="6">
-[...2 lines deleted...]
-      <c r="E14" s="6">
+      <c r="D14" s="5">
+        <v>196.40000000000001</v>
+      </c>
+      <c r="E14" s="5">
         <v>3</v>
       </c>
-      <c r="F14" s="6">
-[...2 lines deleted...]
-      <c r="G14" s="6">
+      <c r="F14" s="5">
+        <v>183.80000000000001</v>
+      </c>
+      <c r="G14" s="5">
         <v>4</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>46.3</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>8</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>70.5</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>6</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>25.4</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>11</v>
       </c>
-      <c r="N14" s="6">
-[...2 lines deleted...]
-      <c r="O14" s="6">
+      <c r="N14" s="5">
+        <v>656.20000000000005</v>
+      </c>
+      <c r="O14" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>32.6</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>10</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>46.3</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>8</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>49.2</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>8</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>4.2</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>29</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>19.9</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>13</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>18.5</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>13</v>
       </c>
-      <c r="N15" s="6">
-[...2 lines deleted...]
-      <c r="O15" s="6">
+      <c r="N15" s="5">
+        <v>170.59999999999999</v>
+      </c>
+      <c r="O15" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>15.7</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>14</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>9.6</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>19</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>49.2</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>8</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>35.9</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>9</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>31.2</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>10</v>
       </c>
-      <c r="L16" s="6">
-[...2 lines deleted...]
-      <c r="M16" s="6">
+      <c r="L16" s="5">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="M16" s="5">
         <v>5</v>
       </c>
-      <c r="N16" s="6">
-[...2 lines deleted...]
-      <c r="O16" s="6">
+      <c r="N16" s="5">
+        <v>222.59999999999999</v>
+      </c>
+      <c r="O16" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
-[...2 lines deleted...]
-      <c r="C17" s="6">
+      <c r="B17" s="5">
+        <v>182.19999999999999</v>
+      </c>
+      <c r="C17" s="5">
         <v>2</v>
       </c>
-      <c r="D17" s="6">
-[...2 lines deleted...]
-      <c r="E17" s="6">
+      <c r="D17" s="5">
+        <v>252.19999999999999</v>
+      </c>
+      <c r="E17" s="5">
         <v>2</v>
       </c>
-      <c r="F17" s="6">
-[...2 lines deleted...]
-      <c r="G17" s="6">
+      <c r="F17" s="5">
+        <v>282.10000000000002</v>
+      </c>
+      <c r="G17" s="5">
         <v>2</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>86.3</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>6</v>
       </c>
-      <c r="J17" s="6">
-[...2 lines deleted...]
-      <c r="K17" s="6">
+      <c r="J17" s="5">
+        <v>121.59999999999999</v>
+      </c>
+      <c r="K17" s="5">
         <v>5</v>
       </c>
-      <c r="L17" s="6">
-[...2 lines deleted...]
-      <c r="M17" s="6">
+      <c r="L17" s="5">
+        <v>124.90000000000001</v>
+      </c>
+      <c r="M17" s="5">
         <v>3</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>1049.5</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O18" s="3"/>
+      <c r="A18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A18:O18"/>
-    <mergeCell ref="A21:O21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="A19:O19"/>
+    <mergeCell ref="B20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>