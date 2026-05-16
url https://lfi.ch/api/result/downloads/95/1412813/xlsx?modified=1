--- v0 (2026-01-10)
+++ v1 (2026-05-16)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>proporzione di aree di saggio in bosco</t>
+    <t>proportion de placettes en forêt</t>
   </si>
   <si>
-    <t>superficie della chiaria più grande (5 classi) · fasce vegetazionali NaiS (6 classi)</t>
+    <t>surface de la plus grande trouée (5 classes) · étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile</t>
+      <t xml:space="preserve">: forêt accessible</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>cantone</t>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,305 +172,305 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>superficie della chiaria più grande (5 classi)</t>
+    <t>surface de la plus grande trouée (5 classes)</t>
   </si>
   <si>
-    <t>fasce vegetazionali NaiS (6 classi)</t>
+    <t>étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
+    <t>subalpin supérieur</t>
   </si>
   <si>
-    <t>subalpina</t>
+    <t>subalpin</t>
   </si>
   <si>
-    <t>altimontana</t>
+    <t>haut-montagnard</t>
   </si>
   <si>
-    <t>montana inferiore e superiore</t>
+    <t>montagnard inférieur et supérieur</t>
   </si>
   <si>
-    <t>submontana</t>
+    <t>submontagnard</t>
   </si>
   <si>
-    <t>iperinsubrica e collinare</t>
+    <t>hyperinsubrique et collinéen</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
-    <t>nessuna chiaria (&lt;100 m2)</t>
+    <t>pas de trouée (&lt;100 m2)</t>
   </si>
   <si>
-    <t>piccola chiaria (100-500 m2)</t>
+    <t>petite trouée (100-500 m2)</t>
   </si>
   <si>
-    <t>chiaria mediana (500-1000 m2)</t>
+    <t>trouée moyenne (500-1000 m2)</t>
   </si>
   <si>
-    <t>chiaria grande (1000-5000 m2)</t>
+    <t>grande trouée (1000-5000 m2)</t>
   </si>
   <si>
-    <t>chiaria molto grande (&gt;5000 m2)</t>
+    <t>très grande trouée (&gt;5000 m2)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1412813/594644</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+      <t xml:space="preserve">proportion de placettes en forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proporzione di aree di saggio che corrispondono alla definizione di bosco dell'IFN, ossia che sono coperte da "bosco senza gli arbusteti" o da "arbusteti".</t>
+    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie della chiaria più grande (5 classi)</t>
+      <t xml:space="preserve">surface de la plus grande trouée (5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1338</t>
     </r>
   </si>
   <si>
-    <t>Aree di saggio senza/con chiarie ≥100 m² (misurate da bordo della chioma a bordo della chioma), che intersecano l'area di interpretazione (50 × 50 m), classificate in base all'estensione della chiaria più grande. Fonte: interpretazione di foto aeree.</t>
+    <t>Placettes d'échantillonnage avec/sans trouées ≥100 m² d'un bord de couronne à l'autre recoupant la surface d'interprétation (50 × 50 m), classées en fonction de la surface de la plus grande trouée. Source: interprétation des photos aériennes</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile</t>
+      <t xml:space="preserve">forêt accessible</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1348</t>
     </r>
   </si>
   <si>
-    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto», e che può essere raggiunta a piedi.</t>
+    <t>Surface répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», et atteignable à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -822,52 +822,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -10347,51 +10347,51 @@
         <v>100.0</v>
       </c>
       <c r="AZ68" s="6" t="s">
         <v>40</v>
       </c>
       <c r="BA68" s="6">
         <v>100.0</v>
       </c>
       <c r="BB68" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="69" spans="1:54" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1412813/594644</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3"/>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
@@ -10429,226 +10429,226 @@
       <c r="AR69" s="3"/>
       <c r="AS69" s="3"/>
       <c r="AT69" s="3"/>
       <c r="AU69" s="3"/>
       <c r="AV69" s="3"/>
       <c r="AW69" s="3"/>
       <c r="AX69" s="3"/>
       <c r="AY69" s="3"/>
       <c r="AZ69" s="3"/>
       <c r="BA69" s="3"/>
       <c r="BB69" s="3"/>
     </row>
     <row r="72" spans="1:54">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+            <t xml:space="preserve">proportion de placettes en forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:54" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="75" spans="1:54">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie della chiaria più grande (5 classi)</t>
+            <t xml:space="preserve">surface de la plus grande trouée (5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1338</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:54" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="78" spans="1:54">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:54" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="81" spans="1:54">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:54" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="84" spans="1:54">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile</t>
+            <t xml:space="preserve">forêt accessible</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1348</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:54" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="87" spans="1:54">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:54" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>