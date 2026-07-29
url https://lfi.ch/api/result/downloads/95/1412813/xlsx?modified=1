--- v1 (2026-05-16)
+++ v2 (2026-07-29)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>proportion de placettes en forêt</t>
+    <t>Anteil Waldprobeflächen</t>
   </si>
   <si>
-    <t>surface de la plus grande trouée (5 classes) · étages de végétation NaiS (6 classes)</t>
+    <t>Fläche der grössten Lücke (5 Klassen) · NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible</t>
+      <t xml:space="preserve">: zugänglicher Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>canton</t>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,305 +172,305 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>surface de la plus grande trouée (5 classes)</t>
+    <t>Fläche der grössten Lücke (5 Klassen)</t>
   </si>
   <si>
-    <t>étages de végétation NaiS (6 classes)</t>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
+    <t>obersubalpin</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>haut-montagnard</t>
+    <t>hochmontan</t>
   </si>
   <si>
-    <t>montagnard inférieur et supérieur</t>
+    <t>unter- und obermontan</t>
   </si>
   <si>
-    <t>submontagnard</t>
+    <t>submontan</t>
   </si>
   <si>
-    <t>hyperinsubrique et collinéen</t>
+    <t>hyperinsubrisch und kollin</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>pas de trouée (&lt;100 m2)</t>
+    <t>keine Lücke (&lt;100 m2)</t>
   </si>
   <si>
-    <t>petite trouée (100-500 m2)</t>
+    <t>kleine Lücke (100-500 m2)</t>
   </si>
   <si>
-    <t>trouée moyenne (500-1000 m2)</t>
+    <t>mittlere Lücke (500-1000 m2)</t>
   </si>
   <si>
-    <t>grande trouée (1000-5000 m2)</t>
+    <t>grosse Lücke (1000-5000 m2)</t>
   </si>
   <si>
-    <t>très grande trouée (&gt;5000 m2)</t>
+    <t>sehr grosse Lücke (&gt;5000 m2)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1412813/594644</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion de placettes en forêt</t>
+      <t xml:space="preserve">Anteil Waldprobeflächen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
+    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface de la plus grande trouée (5 classes)</t>
+      <t xml:space="preserve">Fläche der grössten Lücke (5 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1338</t>
     </r>
   </si>
   <si>
-    <t>Placettes d'échantillonnage avec/sans trouées ≥100 m² d'un bord de couronne à l'autre recoupant la surface d'interprétation (50 × 50 m), classées en fonction de la surface de la plus grande trouée. Source: interprétation des photos aériennes</t>
+    <t>Probeflächen ohne/mit Lücken ≥100 m² von Kronenrand zu Kronenrand, die die Interpretationsfläche (50 × 50 m) anschneiden, klassiert nach der Fläche der grössten Lücke. Grundlage: Luftbildinterpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible</t>
+      <t xml:space="preserve">zugänglicher Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1348</t>
     </r>
   </si>
   <si>
-    <t>Surface répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», et atteignable à pied.</t>
+    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist, und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -822,52 +822,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -10347,51 +10347,51 @@
         <v>100.0</v>
       </c>
       <c r="AZ68" s="6" t="s">
         <v>40</v>
       </c>
       <c r="BA68" s="6">
         <v>100.0</v>
       </c>
       <c r="BB68" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="69" spans="1:54" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1412813/594644</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3"/>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
@@ -10429,226 +10429,226 @@
       <c r="AR69" s="3"/>
       <c r="AS69" s="3"/>
       <c r="AT69" s="3"/>
       <c r="AU69" s="3"/>
       <c r="AV69" s="3"/>
       <c r="AW69" s="3"/>
       <c r="AX69" s="3"/>
       <c r="AY69" s="3"/>
       <c r="AZ69" s="3"/>
       <c r="BA69" s="3"/>
       <c r="BB69" s="3"/>
     </row>
     <row r="72" spans="1:54">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion de placettes en forêt</t>
+            <t xml:space="preserve">Anteil Waldprobeflächen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:54" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="75" spans="1:54">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface de la plus grande trouée (5 classes)</t>
+            <t xml:space="preserve">Fläche der grössten Lücke (5 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1338</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:54" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="78" spans="1:54">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:54" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="81" spans="1:54">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:54" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="84" spans="1:54">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible</t>
+            <t xml:space="preserve">zugänglicher Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1348</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:54" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="87" spans="1:54">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:54" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>