--- v0 (2025-11-29)
+++ v1 (2026-07-29)
@@ -350,67 +350,67 @@
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2652</t>
     </r>
   </si>
   <si>
     <t>Accessible forest without shrub forest («a.f.w.s.f.»), i.e. forest that is less than two-thirds covered with shrubs and can be accessed on foot, which is situated in a forest that the cantons designated «protective forest» in 2022 according to the harmonised criteria of SilvaProtect-CH (Losey &amp; Wehrli 2013).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3506,51 +3506,51 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2652</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:14" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:14" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>