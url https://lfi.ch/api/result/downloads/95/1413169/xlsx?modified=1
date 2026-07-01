--- v0 (2026-02-11)
+++ v1 (2026-07-01)
@@ -14,374 +14,374 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>uso ricreativo</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area according to recreation type</t>
+  </si>
+  <si>
+    <t>recreational use</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: protection forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco IFN4/IFN5</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessuna attività</t>
-[...35 lines deleted...]
-    <t>totale</t>
+    <t>no activities</t>
+  </si>
+  <si>
+    <t>walking</t>
+  </si>
+  <si>
+    <t>hiking</t>
+  </si>
+  <si>
+    <t>jogging</t>
+  </si>
+  <si>
+    <t>cycling</t>
+  </si>
+  <si>
+    <t>mountain biking</t>
+  </si>
+  <si>
+    <t>ski- and snowboarding</t>
+  </si>
+  <si>
+    <t>cross-country skiing</t>
+  </si>
+  <si>
+    <t>snowshoeing</t>
+  </si>
+  <si>
+    <t>horse-riding</t>
+  </si>
+  <si>
+    <t>camping</t>
+  </si>
+  <si>
+    <t>other activities</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1413169/595000</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale secondo l'attività ricreativa</t>
+      <t xml:space="preserve">forest area according to recreation type</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #393</t>
     </r>
   </si>
   <si>
-    <t>Superficie forestale per le seguenti attività ricreative: passeggiate, gite o escursioni, jogging, gite in bicicletta, escursioni con MBX, sci o snowboard, sci di fondo, escursioni con racchette da neve, equitazione, campeggio o pic-nic, altre attività di svago e nessuna attività. In un bosco possono contemporaneamente svolgersi diverse attività ricreative, per cui esso può contribuire alla superficie di differenti attività.</t>
+    <t>Area of forest with recreational uses such as walking, hiking, jogging, cycling, biking, skiing and snowboarding, cross-country skiing, snowshoeing, horse-riding, camping, other activities, or no activities. Since different recreational activities may take place in a forest at the same time, this forest may contribute to the area of several recreation types.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">uso ricreativo</t>
+      <t xml:space="preserve">recreational use</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2392</t>
     </r>
   </si>
   <si>
-    <t>Aree di saggio con/senza uso ricreativo in un raggio di 100 m intorno al centro dell'area di saggio e indicazione dell'attività ricreativa (ad es. passeggiate, jogging, escursioni in mountainbike). Le attività ricreative sono registrate a partire da una frequenza di visitatori di 10 persone all'anno. Fonte: inchiesta presso il servizio forestale (MID 329: Art der aktuellen Erholungsnutzung)</t>
+    <t>Sample plots with/without recreational use within a radius of 100 m around the sample plot centre, with details about the recreational activity (e.g. walking, jogging or biking). Recreational activities are recorded if the visitor frequency is ≥10 people per year. Reference: Forest Service Survey (MID 329: Art der aktuellen Erholungsnutzung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco IFN4/IFN5</t>
+      <t xml:space="preserve">forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2604</t>
     </r>
   </si>
   <si>
-    <t>Area che soddisfa la definizione di bosco dell'IFN sia nell'IFN4 (2009-2017) che nell'IFN5 (2018-2026), ossia che è «bosco esclusi gli arbusteti» o «arbusteto».</t>
+    <t>Area that meets the NFI's definition of forest in both NFI4 (2009-2017) and NFI5 (2018-2026), i.e. was either «forest without shrub forest» or «shrub forest».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -733,51 +733,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1558,235 +1558,235 @@
         <v>19</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="O26" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="21.75">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1413169/595000</t>
           </r>
         </is>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale secondo l'attività ricreativa</t>
+            <t xml:space="preserve">forest area according to recreation type</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #393</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">uso ricreativo</t>
+            <t xml:space="preserve">recreational use</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2392</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco IFN4/IFN5</t>
+            <t xml:space="preserve">forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2604</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>