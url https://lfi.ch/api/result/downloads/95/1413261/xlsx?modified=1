--- v0 (2026-01-25)
+++ v1 (2026-09-10)
@@ -1,138 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>LFI5</t>
   </si>
   <si>
     <t>Wurzelmasse der lebenden Bäume</t>
   </si>
   <si>
     <t>Nadelholz, Laubholz</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>Regionale Gliederung: biogeografische Region</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 kg/ha</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
   </si>
   <si>
     <t>Zustand 2018/26</t>
   </si>
   <si>
     <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Mittelland</t>
   </si>
   <si>
     <t>Alpennordflanke</t>
   </si>
   <si>
     <t>Westliche Zentralalpen</t>
   </si>
   <si>
     <t>Östliche Zentralalpen</t>
   </si>
   <si>
     <t>Alpensüdflanke</t>
   </si>
@@ -142,298 +86,268 @@
   <si>
     <t>1000 kg/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
     <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>Nadelholz</t>
   </si>
   <si>
     <t>Laubholz</t>
   </si>
   <si>
     <t>nicht bestimmbar</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI4/LFI5 [2282]
+Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>biogeografische Region [BIOGEOC6R2005, 2586]
+Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Wurzelmasse der lebenden Bäume [210], kg
+Trockengewicht (Masse) der unterirdischen Teile (Wurzeln) der lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Die Wurzelmasse wird nach Zell und Wutzler bestimmt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>Fläche [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 27.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - zugänglicher Wald ohne Gebüschwald LFI4/LFI5 [2282]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz [LBHNDH, 96]
+Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 28.03.2024 08:46:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, Nadelholz, Laubholz, nicht bestimmbar, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -694,699 +608,1049 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="21" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13" customWidth="true" style="0"/>
+    <col min="13" max="13" width="5" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>27.7</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>4</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>25.8</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>4</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>43.6</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>3</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>44.2</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>5</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>46.9</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>3</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>24.7</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>7</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>35.1</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>19.6</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>4</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>21.3</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>4</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>14.0</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>5</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>4.4</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>14</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>4.3</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>14</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>22.4</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>6</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>15.5</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>0.0</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="C16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>0.0</v>
       </c>
-      <c r="E16" s="6" t="s">
+      <c r="E16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>0.0</v>
       </c>
-      <c r="G16" s="6" t="s">
+      <c r="G16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>0.0</v>
       </c>
-      <c r="I16" s="6" t="s">
+      <c r="I16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>0.0</v>
       </c>
-      <c r="K16" s="6" t="s">
+      <c r="K16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>0.0</v>
       </c>
-      <c r="M16" s="6" t="s">
+      <c r="M16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>0.0</v>
       </c>
-      <c r="O16" s="6" t="s">
+      <c r="O16" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>47.3</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>2</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>47.2</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>2</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>57.5</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>2</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>48.5</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>4</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>51.2</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>3</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>47.1</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>4</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>50.6</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O18" s="3"/>
+      <c r="A18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A18:O18"/>
-    <mergeCell ref="A21:O21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="A19:O19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:O20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:O21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:O22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:O23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:O25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:O26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:O27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:O28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:O41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:O42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:O43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>