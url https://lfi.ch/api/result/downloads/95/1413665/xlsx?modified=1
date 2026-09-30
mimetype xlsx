--- v0 (2026-09-30)
+++ v1 (2026-09-30)
@@ -14,256 +14,256 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>LFI5</t>
-[...23 lines deleted...]
-    <t>Produktionsregion</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>number of deadwood stems</t>
+  </si>
+  <si>
+    <t>deadwood: mechanical strength of wood (3 classes) · deadwood: regeneration (3 classes)</t>
+  </si>
+  <si>
+    <t>regional demarcation: production region</t>
+  </si>
+  <si>
+    <t>unit: n/ha</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>production region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...20 lines deleted...]
-    <t>Stk./ha</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Pre-Alps</t>
+  </si>
+  <si>
+    <t>Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>deadwood: mechanical strength of wood (3 classes)</t>
+  </si>
+  <si>
+    <t>deadwood: regeneration (3 classes)</t>
+  </si>
+  <si>
+    <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>keine Pflanze</t>
-[...20 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+    <t>no plant</t>
+  </si>
+  <si>
+    <t>1 plant</t>
+  </si>
+  <si>
+    <t>2 or more plants</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>fresh/firm wood</t>
+  </si>
+  <si>
+    <t>rotten wood</t>
+  </si>
+  <si>
+    <t>mouldering/mull wood</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 17.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest [434]
+Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>production region [PRODREG, 49]
+Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Totholzstammzahl [116], Stk.
-Anzahl Stämme der toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
+    <t>number of deadwood stems [116], Stk.
+Number of stems of dead trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 27.04.2023 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
-    <t>Fläche [1], ha
+    <t>area [1], ha
 Fläche.</t>
   </si>
   <si>
     <t>gerechnet am 27.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 0</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
-    <t>pro Hektar [1] - zugänglicher Wald ohne Gebüschwald [434]</t>
+    <t>pro Hektar [1] - accessible forest without shrub forest [434]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Totholz: Holzfestigkeit (3 Klassen) [TOABBAUKLA3, 1301]
-Stadium des Holzabbaus bei toten Bäumen und Sträuchern (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD) in drei Klassen. Grundlage: Feldaufnahme (MID 419: Totholz - Festigkeit)</t>
+    <t>deadwood: mechanical strength of wood (3 classes) [TOABBAUKLA3, 1301]
+Stage of wood decay in dead trees and shrubs (standing and lying) ≥12 cm in diameter at breast height (dbh) – in three classes. Reference: Field Survey (MID 419: Totholz - Festigkeit)</t>
   </si>
   <si>
     <t>gerechnet am 19.03.2024 23:52:48</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, Frisch-/Hartholz, Morschholz, Moder-/Mulmholz, Total</t>
+    <t>n/a, fresh/firm wood, rotten wood, mouldering/mull wood, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
   </si>
   <si>
-    <t>Totholz: Verjüngung (3 Klassen) [TOBAUANZKLA, 1304]
-Anzahl junger Laub- oder Nadelbäume mit mindestens 10 cm Länge, die auf einem liegenden toten Baum oder Strauch ab 12 cm Brusthöhendurchmesser (BHD) wurzeln, in drei Klassen. Grundlage: Feldaufnahme (MID 426: Verjüngung auf Totholz)</t>
+    <t>deadwood: regeneration (3 classes) [TOBAUANZKLA, 1304]
+Number of young broadleaves or conifers ≥10 cm growing on a lying dead tree or shrub ≥12 cm in diameter at breast height (dbh) – in three classes. Reference: Field Survey (MID 426: Verjüngung auf Totholz)</t>
   </si>
   <si>
     <t>gerechnet am 19.03.2024 23:52:59</t>
   </si>
   <si>
-    <t>keine Angabe, keine Pflanze, 1 Pflanze, 2 und mehr Pflanzen, Total</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Übrige: </t>
+    <t>n/a, no plant, 1 plant, 2 or more plants, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -647,62 +647,62 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B39" sqref="B39:N67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
-    <col min="3" max="3" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="5" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
     <col min="6" max="6" width="5" customWidth="true" style="0"/>
-    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="7" customWidth="true" style="0"/>
     <col min="8" max="8" width="5" customWidth="true" style="0"/>
-    <col min="9" max="9" width="9" customWidth="true" style="0"/>
+    <col min="9" max="9" width="6" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
-    <col min="11" max="11" width="11" customWidth="true" style="0"/>
-    <col min="12" max="12" width="6" customWidth="true" style="0"/>
+    <col min="11" max="11" width="10" customWidth="true" style="0"/>
+    <col min="12" max="12" width="8" customWidth="true" style="0"/>
     <col min="13" max="13" width="9" customWidth="true" style="0"/>
-    <col min="14" max="14" width="4" customWidth="true" style="0"/>
+    <col min="14" max="14" width="7" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>4</v>