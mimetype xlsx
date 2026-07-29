--- v0 (2026-01-09)
+++ v1 (2026-07-29)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>longueur d'arbres morts à terre (6 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Totholzstammzahl</t>
+  </si>
+  <si>
+    <t>Stücklänge liegender toter Bäume (6 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: n/ha</t>
+      <t xml:space="preserve">: Stk./ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...2 lines deleted...]
-    <t>canton</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,255 +172,255 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Suisse</t>
-[...2 lines deleted...]
-    <t>n/ha</t>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Stk./ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>0.0-5.0 m</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>5.1-10.0 m</t>
   </si>
   <si>
     <t>10.1-15.0 m</t>
   </si>
   <si>
     <t>15.1-20.0 m</t>
   </si>
   <si>
     <t>20.1-25.0 m</t>
   </si>
   <si>
     <t>&gt;25.0 m</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1413708/595539</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">nombre de tiges de bois mort</t>
+      <t xml:space="preserve">Totholzstammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #116</t>
     </r>
   </si>
   <si>
-    <t>Nombre de tiges d'arbres et d'arbustes morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
+    <t>Anzahl Stämme der toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">longueur d'arbres morts à terre (6 classes)</t>
+      <t xml:space="preserve">Stücklänge liegender toter Bäume (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1335</t>
     </r>
   </si>
   <si>
-    <t>Longueur des arbres et arbustes morts à terre à partir de 12 cm de diamètre à hauteur de poitrine (BDH) jusqu'à la limite du bois fort (7 cm de diamètre), en six classes. Dans le cas d'individus brisés, les longueurs de toutes les sections sont additionnées. Source: relevé de terrain (MID 415: Stücklänge liegender Probebäume)</t>
+    <t>Länge liegender toter Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BDH) bis zur Derbholzgrenze (7 cm Durchmesser) in sechs Klassen. Bei zerbrochenen Individuen werden alle Teilstücke zusammengezählt. Grundlage: Feldaufnahme (MID 415: Stücklänge liegender Probebäume)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -772,102 +772,102 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="36" max="36" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="38" max="38" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="42" max="42" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="44" max="44" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="48" max="48" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:53">
       <c r="A5" t="s">
@@ -2493,51 +2493,51 @@
         <v>35</v>
       </c>
       <c r="AY20" s="6">
         <v>22</v>
       </c>
       <c r="AZ20" s="6">
         <v>60</v>
       </c>
       <c r="BA20" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:53" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1413708/595539</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -2575,191 +2575,191 @@
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
       <c r="AX21" s="3"/>
       <c r="AY21" s="3"/>
       <c r="AZ21" s="3"/>
       <c r="BA21" s="3"/>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">nombre de tiges de bois mort</t>
+            <t xml:space="preserve">Totholzstammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #116</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:53" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">longueur d'arbres morts à terre (6 classes)</t>
+            <t xml:space="preserve">Stücklänge liegender toter Bäume (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1335</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:53" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:53" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:53" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:53" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>