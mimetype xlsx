--- v0 (2025-11-29)
+++ v1 (2026-09-10)
@@ -1,442 +1,352 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
-[...99 lines deleted...]
-    <t>Switzerland</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proporzione del margine boschivo</t>
+  </si>
+  <si>
+    <t>tracciato del margine boschivo</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione di produzione</t>
+  </si>
+  <si>
+    <t>unità: %, totale colonna</t>
+  </si>
+  <si>
+    <t>insieme analizzato: margine boschivo fino alla fascia montana</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione di produzione</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Prealpi</t>
+  </si>
+  <si>
+    <t>Alpi</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>straight</t>
-[...185 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>rettilineo</t>
+  </si>
+  <si>
+    <t>ondulato</t>
+  </si>
+  <si>
+    <t>frastagliato</t>
+  </si>
+  <si>
+    <t>molto frastagliato</t>
+  </si>
+  <si>
+    <t>rado</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>margine boschivo fino alla fascia montana [2677]
+Margine boschivo nelle fasce vegetazionali NaiS iperinsubrica, collinare, collinare con faggio, submontana, montana inferiore, montana superiore, montana inferiore/superiore ed altimontana. Fonte: rilievo sul terreno (MID 29: Waldrandbeschreibung)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione di produzione [PRODREG, 49]
+Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>proporzione del margine boschivo [124], Stk.
+Proporzione di margine boschivo che presenta una certa caratteristica (ad es. diversità strutturale, diversità delle specie legnose, struttura del margine boschivo) rispetto al margine boschivo totale. Il margine boschivo è definito come la zona di transizione o limite tra il bosco ed altri elementi del paesaggio.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>totale colonna [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>tracciato del margine boschivo [VERLAUF, 583]
+Tipo di interconnessione tra bosco e campo aperto nella zona del margine boschivo, in cinque classi. Fonte: rilievo sul terreno (MID 42: Waldrandverlauf)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 18:06:02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>nessuna indicazione, rettilineo, ondulato, frastagliato, molto frastagliato, rado, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -697,734 +607,1012 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M36"/>
+  <dimension ref="A1:M45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B21" sqref="B21:M45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>21.8</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>4.6</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>24.6</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>3.8</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>8.8</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>2.3</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>9.6</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>2.9</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>19.2</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>8.6</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>15.6</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>1.6</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>36.9</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>5.3</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>43.7</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>4.3</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>36.8</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>3.9</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>38.0</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>4.7</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>50.3</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>10.7</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>39.4</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>2.2</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>33.9</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>5.2</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>22.5</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>3.7</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>32.3</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>3.8</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>22.3</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>4.1</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>21.8</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>8.7</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>27.5</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>2.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>7.3</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>2.9</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>9.2</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>2.5</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>21.0</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>3.2</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>30.1</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>4.5</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>8.7</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>5.9</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>17.1</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>1.7</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>0.0</v>
       </c>
-      <c r="C18" s="6" t="s">
+      <c r="C18" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>0.0</v>
       </c>
-      <c r="E18" s="6" t="s">
+      <c r="E18" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>1.2</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>0.8</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>0.0</v>
       </c>
-      <c r="I18" s="6" t="s">
+      <c r="I18" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>0.0</v>
       </c>
-      <c r="K18" s="6" t="s">
+      <c r="K18" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>0.4</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>0.3</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>100.0</v>
       </c>
-      <c r="C19" s="6" t="s">
+      <c r="C19" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>100.0</v>
       </c>
-      <c r="E19" s="6" t="s">
+      <c r="E19" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>100.0</v>
       </c>
-      <c r="G19" s="6" t="s">
+      <c r="G19" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>100.0</v>
       </c>
-      <c r="I19" s="6" t="s">
+      <c r="I19" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>100.0</v>
       </c>
-      <c r="K19" s="6" t="s">
+      <c r="K19" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>100.0</v>
       </c>
-      <c r="M19" s="6" t="s">
+      <c r="M19" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A20" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M20" s="3"/>
+      <c r="A20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+      <c r="L20" s="2"/>
+      <c r="M20" s="2"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="6"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A35" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A20:M20"/>
-    <mergeCell ref="A23:M23"/>
-[...8 lines deleted...]
-    <mergeCell ref="A36:M36"/>
+    <mergeCell ref="A21:M21"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="B44:M44"/>
+    <mergeCell ref="B45:M45"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>