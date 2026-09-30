--- v0 (2026-09-30)
+++ v1 (2026-09-30)
@@ -14,255 +14,255 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>LFI5</t>
-[...23 lines deleted...]
-    <t>Produktionsregion</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>proportion of forest plots</t>
+  </si>
+  <si>
+    <t>protection forest (2022) · area of largest gap (5 classes)</t>
+  </si>
+  <si>
+    <t>regional demarcation: production region</t>
+  </si>
+  <si>
+    <t>unit: %, column total</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>production region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...17 lines deleted...]
-    <t>Fläche der grössten Lücke (5 Klassen)</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Pre-Alps</t>
+  </si>
+  <si>
+    <t>Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>protection forest (2022)</t>
+  </si>
+  <si>
+    <t>area of largest gap (5 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>keine Lücke (&lt;100 m2)</t>
-[...23 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+    <t>no gap (&lt;100 m2)</t>
+  </si>
+  <si>
+    <t>small gap 100-500 m2)</t>
+  </si>
+  <si>
+    <t>medium gap (500-1000 m2)</t>
+  </si>
+  <si>
+    <t>large gap (1000-5000 m2)</t>
+  </si>
+  <si>
+    <t>very large gap (&gt;5000 m2)</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>inside</t>
+  </si>
+  <si>
+    <t>outside</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 17.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest [434]
+Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>production region [PRODREG, 49]
+Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Anteil Waldprobeflächen [326], Stk.
-Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
+    <t>proportion of forest plots [326], Stk.
+Proportion of sample plots that meet the forest definition of NFI, i.e. are covered by "forest without shrub forest" or "shrub forest".</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 14.04.2023 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>Spaltentotal [3]</t>
+    <t>column total [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Schutzwald (2022) [SCHUWAKA22, 2576]
-Fläche innerhalb/ausserhalb des Schutzwalds, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von SilvaProtect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten. Im Jahr 2022 verfügte der Kanton Aargau noch über keine Schutzwaldausscheidung. Grundlage: GIS-Daten BAFU, 2022</t>
+    <t>protection forest (2022) [SCHUWAKA22, 2576]
+Area inside/outside the protection forest that the cantons had designated in 2022 according to the harmonised criteria of SilvaProtect-CH (Losey &amp; Wehrli 2013). In 2022, Canton Aargau had not yet designated its protection forest. Reference: GIS data from FOEN, 2022</t>
   </si>
   <si>
     <t>gerechnet am 13.05.2024 01:59:59</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, innerhalb, ausserhalb, Total</t>
+    <t>n/a, inside, outside, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
   </si>
   <si>
-    <t>Fläche der grössten Lücke (5 Klassen) [LBLUECKFLAKL, 1338]
-Probeflächen ohne/mit Lücken ≥100 m² von Kronenrand zu Kronenrand, die die Interpretationsfläche (50 × 50 m) anschneiden, klassiert nach der Fläche der grössten Lücke. Grundlage: Luftbildinterpretation</t>
+    <t>area of largest gap (5 classes) [LBLUECKFLAKL, 1338]
+Sample plots without/with gaps ≥100 m² from canopy edge to canopy edge that intersect with the interpretation area (50 × 50 m), classified according to the area of the largest gap into five classes. Reference: aerial photo interpretation</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 09:04:12</t>
   </si>
   <si>
-    <t>keine Angabe, keine Lücke (&lt;100 m2), kleine Lücke (100-500 m2), mittlere Lücke (500-1000 m2), grosse Lücke (1000-5000 m2), sehr grosse Lücke (&gt;5000 m2), Total</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Übrige: </t>
+    <t>n/a, no gap (&lt;100 m2), small gap 100-500 m2), medium gap (500-1000 m2), large gap (1000-5000 m2), very large gap (&gt;5000 m2), total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -644,64 +644,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B42" sqref="B42:N70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="19" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="5" customWidth="true" style="0"/>
-    <col min="5" max="5" width="7" customWidth="true" style="0"/>
-    <col min="6" max="6" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" customWidth="true" style="0"/>
     <col min="8" max="8" width="6" customWidth="true" style="0"/>
     <col min="9" max="9" width="6" customWidth="true" style="0"/>
     <col min="10" max="10" width="5" customWidth="true" style="0"/>
     <col min="11" max="11" width="9" customWidth="true" style="0"/>
     <col min="12" max="12" width="9" customWidth="true" style="0"/>
-    <col min="13" max="13" width="6" customWidth="true" style="0"/>
-    <col min="14" max="14" width="6" customWidth="true" style="0"/>
+    <col min="13" max="13" width="8" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>4</v>
@@ -2011,470 +2011,470 @@
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
       <c r="M41" s="2"/>
       <c r="N41" s="2"/>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" s="6"/>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B43" s="7"/>
-      <c r="C43" s="7" t="s">
+      <c r="B43" s="7" t="s">
         <v>31</v>
       </c>
+      <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B44" s="7"/>
-      <c r="C44" s="7" t="s">
+      <c r="B44" s="7" t="s">
         <v>33</v>
       </c>
+      <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="B45" s="7"/>
-      <c r="C45" s="7" t="s">
+      <c r="B45" s="7" t="s">
         <v>35</v>
       </c>
+      <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="B46" s="7"/>
-      <c r="C46" s="7" t="s">
+      <c r="B46" s="7" t="s">
         <v>37</v>
       </c>
+      <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="B47" s="7"/>
-      <c r="C47" s="7" t="s">
+      <c r="B47" s="7" t="s">
         <v>39</v>
       </c>
+      <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="B48" s="7"/>
-      <c r="C48" s="7" t="s">
+      <c r="B48" s="7" t="s">
         <v>41</v>
       </c>
+      <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="7"/>
       <c r="L48" s="7"/>
       <c r="M48" s="7"/>
       <c r="N48" s="7"/>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="B49" s="7"/>
-      <c r="C49" s="7" t="s">
+      <c r="B49" s="7" t="s">
         <v>43</v>
       </c>
+      <c r="C49" s="7"/>
       <c r="D49" s="7"/>
       <c r="E49" s="7"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
       <c r="J49" s="7"/>
       <c r="K49" s="7"/>
       <c r="L49" s="7"/>
       <c r="M49" s="7"/>
       <c r="N49" s="7"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="B50" s="7"/>
-      <c r="C50" s="7" t="s">
+      <c r="B50" s="7" t="s">
         <v>45</v>
       </c>
+      <c r="C50" s="7"/>
       <c r="D50" s="7"/>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="7"/>
       <c r="I50" s="7"/>
       <c r="J50" s="7"/>
       <c r="K50" s="7"/>
       <c r="L50" s="7"/>
       <c r="M50" s="7"/>
       <c r="N50" s="7"/>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="B51" s="7"/>
-      <c r="C51" s="7" t="s">
+      <c r="B51" s="7" t="s">
         <v>43</v>
       </c>
+      <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="7"/>
       <c r="I51" s="7"/>
       <c r="J51" s="7"/>
       <c r="K51" s="7"/>
       <c r="L51" s="7"/>
       <c r="M51" s="7"/>
       <c r="N51" s="7"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="B52" s="7"/>
-      <c r="C52" s="7" t="s">
+      <c r="B52" s="7" t="s">
         <v>45</v>
       </c>
+      <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="7"/>
       <c r="I52" s="7"/>
       <c r="J52" s="7"/>
       <c r="K52" s="7"/>
       <c r="L52" s="7"/>
       <c r="M52" s="7"/>
       <c r="N52" s="7"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="B53" s="7"/>
-      <c r="C53" s="7" t="s">
+      <c r="B53" s="7" t="s">
         <v>48</v>
       </c>
+      <c r="C53" s="7"/>
       <c r="D53" s="7"/>
       <c r="E53" s="7"/>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="7"/>
       <c r="I53" s="7"/>
       <c r="J53" s="7"/>
       <c r="K53" s="7"/>
       <c r="L53" s="7"/>
       <c r="M53" s="7"/>
       <c r="N53" s="7"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="7"/>
       <c r="D54" s="7"/>
       <c r="E54" s="7"/>
       <c r="F54" s="7"/>
       <c r="G54" s="7"/>
       <c r="H54" s="7"/>
       <c r="I54" s="7"/>
       <c r="J54" s="7"/>
       <c r="K54" s="7"/>
       <c r="L54" s="7"/>
       <c r="M54" s="7"/>
       <c r="N54" s="7"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="B55" s="7"/>
-      <c r="C55" s="7" t="s">
+      <c r="B55" s="7" t="s">
         <v>51</v>
       </c>
+      <c r="C55" s="7"/>
       <c r="D55" s="7"/>
       <c r="E55" s="7"/>
       <c r="F55" s="7"/>
       <c r="G55" s="7"/>
       <c r="H55" s="7"/>
       <c r="I55" s="7"/>
       <c r="J55" s="7"/>
       <c r="K55" s="7"/>
       <c r="L55" s="7"/>
       <c r="M55" s="7"/>
       <c r="N55" s="7"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B56" s="7"/>
-      <c r="C56" s="7" t="s">
+      <c r="B56" s="7" t="s">
         <v>53</v>
       </c>
+      <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="H56" s="7"/>
       <c r="I56" s="7"/>
       <c r="J56" s="7"/>
       <c r="K56" s="7"/>
       <c r="L56" s="7"/>
       <c r="M56" s="7"/>
       <c r="N56" s="7"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="B57" s="7"/>
-      <c r="C57" s="7" t="s">
+      <c r="B57" s="7" t="s">
         <v>55</v>
       </c>
+      <c r="C57" s="7"/>
       <c r="D57" s="7"/>
       <c r="E57" s="7"/>
       <c r="F57" s="7"/>
       <c r="G57" s="7"/>
       <c r="H57" s="7"/>
       <c r="I57" s="7"/>
       <c r="J57" s="7"/>
       <c r="K57" s="7"/>
       <c r="L57" s="7"/>
       <c r="M57" s="7"/>
       <c r="N57" s="7"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="B58" s="7"/>
-      <c r="C58" s="7" t="s">
+      <c r="B58" s="7" t="s">
         <v>57</v>
       </c>
+      <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="7"/>
       <c r="I58" s="7"/>
       <c r="J58" s="7"/>
       <c r="K58" s="7"/>
       <c r="L58" s="7"/>
       <c r="M58" s="7"/>
       <c r="N58" s="7"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="B59" s="7"/>
-      <c r="C59" s="7" t="s">
+      <c r="B59" s="7" t="s">
         <v>58</v>
       </c>
+      <c r="C59" s="7"/>
       <c r="D59" s="7"/>
       <c r="E59" s="7"/>
       <c r="F59" s="7"/>
       <c r="G59" s="7"/>
       <c r="H59" s="7"/>
       <c r="I59" s="7"/>
       <c r="J59" s="7"/>
       <c r="K59" s="7"/>
       <c r="L59" s="7"/>
       <c r="M59" s="7"/>
       <c r="N59" s="7"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="B60" s="7"/>
-      <c r="C60" s="7" t="s">
+      <c r="B60" s="7" t="s">
         <v>60</v>
       </c>
+      <c r="C60" s="7"/>
       <c r="D60" s="7"/>
       <c r="E60" s="7"/>
       <c r="F60" s="7"/>
       <c r="G60" s="7"/>
       <c r="H60" s="7"/>
       <c r="I60" s="7"/>
       <c r="J60" s="7"/>
       <c r="K60" s="7"/>
       <c r="L60" s="7"/>
       <c r="M60" s="7"/>
       <c r="N60" s="7"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="6" t="s">
         <v>61</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="7"/>
       <c r="D61" s="7"/>
       <c r="E61" s="7"/>
       <c r="F61" s="7"/>
       <c r="G61" s="7"/>
       <c r="H61" s="7"/>
       <c r="I61" s="7"/>
       <c r="J61" s="7"/>
       <c r="K61" s="7"/>
       <c r="L61" s="7"/>
       <c r="M61" s="7"/>
       <c r="N61" s="7"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="B62" s="7"/>
-      <c r="C62" s="7" t="s">
+      <c r="B62" s="7" t="s">
         <v>63</v>
       </c>
+      <c r="C62" s="7"/>
       <c r="D62" s="7"/>
       <c r="E62" s="7"/>
       <c r="F62" s="7"/>
       <c r="G62" s="7"/>
       <c r="H62" s="7"/>
       <c r="I62" s="7"/>
       <c r="J62" s="7"/>
       <c r="K62" s="7"/>
       <c r="L62" s="7"/>
       <c r="M62" s="7"/>
       <c r="N62" s="7"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="B63" s="7"/>
-      <c r="C63" s="7" t="s">
+      <c r="B63" s="7" t="s">
         <v>64</v>
       </c>
+      <c r="C63" s="7"/>
       <c r="D63" s="7"/>
       <c r="E63" s="7"/>
       <c r="F63" s="7"/>
       <c r="G63" s="7"/>
       <c r="H63" s="7"/>
       <c r="I63" s="7"/>
       <c r="J63" s="7"/>
       <c r="K63" s="7"/>
       <c r="L63" s="7"/>
       <c r="M63" s="7"/>
       <c r="N63" s="7"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="B64" s="7"/>
-      <c r="C64" s="7" t="s">
+      <c r="B64" s="7" t="s">
         <v>65</v>
       </c>
+      <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="7"/>
       <c r="H64" s="7"/>
       <c r="I64" s="7"/>
       <c r="J64" s="7"/>
       <c r="K64" s="7"/>
       <c r="L64" s="7"/>
       <c r="M64" s="7"/>
       <c r="N64" s="7"/>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="6" t="s">
         <v>61</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="7"/>
       <c r="D65" s="7"/>
       <c r="E65" s="7"/>
       <c r="F65" s="7"/>
       <c r="G65" s="7"/>
       <c r="H65" s="7"/>
       <c r="I65" s="7"/>
       <c r="J65" s="7"/>
@@ -2501,185 +2501,157 @@
       <c r="M66" s="7"/>
       <c r="N66" s="7"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="7"/>
       <c r="D67" s="7"/>
       <c r="E67" s="7"/>
       <c r="F67" s="7"/>
       <c r="G67" s="7"/>
       <c r="H67" s="7"/>
       <c r="I67" s="7"/>
       <c r="J67" s="7"/>
       <c r="K67" s="7"/>
       <c r="L67" s="7"/>
       <c r="M67" s="7"/>
       <c r="N67" s="7"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="B68" s="7"/>
-      <c r="C68" s="7" t="s">
+      <c r="B68" s="7" t="s">
         <v>68</v>
       </c>
+      <c r="C68" s="7"/>
       <c r="D68" s="7"/>
       <c r="E68" s="7"/>
       <c r="F68" s="7"/>
       <c r="G68" s="7"/>
       <c r="H68" s="7"/>
       <c r="I68" s="7"/>
       <c r="J68" s="7"/>
       <c r="K68" s="7"/>
       <c r="L68" s="7"/>
       <c r="M68" s="7"/>
       <c r="N68" s="7"/>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="B69" s="7"/>
-      <c r="C69" s="7" t="s">
+      <c r="B69" s="7" t="s">
         <v>70</v>
       </c>
+      <c r="C69" s="7"/>
       <c r="D69" s="7"/>
       <c r="E69" s="7"/>
       <c r="F69" s="7"/>
       <c r="G69" s="7"/>
       <c r="H69" s="7"/>
       <c r="I69" s="7"/>
       <c r="J69" s="7"/>
       <c r="K69" s="7"/>
       <c r="L69" s="7"/>
       <c r="M69" s="7"/>
       <c r="N69" s="7"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B70" s="7"/>
-      <c r="C70" s="7" t="s">
+      <c r="B70" s="7" t="s">
         <v>72</v>
       </c>
+      <c r="C70" s="7"/>
       <c r="D70" s="7"/>
       <c r="E70" s="7"/>
       <c r="F70" s="7"/>
       <c r="G70" s="7"/>
       <c r="H70" s="7"/>
       <c r="I70" s="7"/>
       <c r="J70" s="7"/>
       <c r="K70" s="7"/>
       <c r="L70" s="7"/>
       <c r="M70" s="7"/>
       <c r="N70" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A4:N4"/>
     <mergeCell ref="A5:N5"/>
     <mergeCell ref="A6:N6"/>
     <mergeCell ref="A7:N7"/>
     <mergeCell ref="A8:N8"/>
     <mergeCell ref="C10:N10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="M11:N11"/>
     <mergeCell ref="A13:A19"/>
     <mergeCell ref="A20:A26"/>
     <mergeCell ref="A27:A33"/>
     <mergeCell ref="A34:A40"/>
     <mergeCell ref="A41:N41"/>
     <mergeCell ref="A42:N42"/>
-    <mergeCell ref="A43:B43"/>
-[...54 lines deleted...]
-    <mergeCell ref="C70:N70"/>
+    <mergeCell ref="B43:N43"/>
+    <mergeCell ref="B44:N44"/>
+    <mergeCell ref="B45:N45"/>
+    <mergeCell ref="B46:N46"/>
+    <mergeCell ref="B47:N47"/>
+    <mergeCell ref="B48:N48"/>
+    <mergeCell ref="B49:N49"/>
+    <mergeCell ref="B50:N50"/>
+    <mergeCell ref="B51:N51"/>
+    <mergeCell ref="B52:N52"/>
+    <mergeCell ref="B53:N53"/>
+    <mergeCell ref="B54:N54"/>
+    <mergeCell ref="B55:N55"/>
+    <mergeCell ref="B56:N56"/>
+    <mergeCell ref="B57:N57"/>
+    <mergeCell ref="B58:N58"/>
+    <mergeCell ref="B59:N59"/>
+    <mergeCell ref="B60:N60"/>
+    <mergeCell ref="B61:N61"/>
+    <mergeCell ref="B62:N62"/>
+    <mergeCell ref="B63:N63"/>
+    <mergeCell ref="B64:N64"/>
+    <mergeCell ref="B65:N65"/>
+    <mergeCell ref="B66:N66"/>
+    <mergeCell ref="B67:N67"/>
+    <mergeCell ref="B68:N68"/>
+    <mergeCell ref="B69:N69"/>
+    <mergeCell ref="B70:N70"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>