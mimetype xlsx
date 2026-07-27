--- v0 (2025-12-04)
+++ v1 (2026-07-27)
@@ -14,394 +14,394 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>protection forest (2022) · area of largest gap (5 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anteil Waldprobeflächen</t>
+  </si>
+  <si>
+    <t>Schutzwald (2022) · Fläche der grössten Lücke (5 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest NFI4/NFI5</t>
+      <t xml:space="preserve">: zugänglicher Wald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>biogeographical region</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...20 lines deleted...]
-    <t>area of largest gap (5 classes)</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Schutzwald (2022)</t>
+  </si>
+  <si>
+    <t>Fläche der grössten Lücke (5 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no gap (&lt;100 m2)</t>
-[...20 lines deleted...]
-    <t>outside</t>
+    <t>keine Lücke (&lt;100 m2)</t>
+  </si>
+  <si>
+    <t>kleine Lücke (100-500 m2)</t>
+  </si>
+  <si>
+    <t>mittlere Lücke (500-1000 m2)</t>
+  </si>
+  <si>
+    <t>grosse Lücke (1000-5000 m2)</t>
+  </si>
+  <si>
+    <t>sehr grosse Lücke (&gt;5000 m2)</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>innerhalb</t>
+  </si>
+  <si>
+    <t>ausserhalb</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1414002/595833</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion of forest plots</t>
+      <t xml:space="preserve">Anteil Waldprobeflächen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proportion of sample plots that meet the forest definition of NFI, i.e. are covered by "forest without shrub forest" or "shrub forest".</t>
+    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest (2022)</t>
+      <t xml:space="preserve">Schutzwald (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2576</t>
     </r>
   </si>
   <si>
-    <t>Area inside/outside the protective forest that the cantons had designated in 2022 according to the harmonised criteria of SilvaProtect-CH (Losey &amp; Wehrli 2013). In 2022, Canton Aargau had not yet designated its protective forest. Reference: GIS data from FOEN, 2022</t>
+    <t>Fläche innerhalb/ausserhalb des Schutzwalds, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von SilvaProtect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten. Im Jahr 2022 verfügte der Kanton Aargau noch über keine Schutzwaldausscheidung. Grundlage: GIS-Daten BAFU, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">area of largest gap (5 classes)</t>
+      <t xml:space="preserve">Fläche der grössten Lücke (5 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1338</t>
     </r>
   </si>
   <si>
-    <t>Sample plots without/with gaps ≥100 m² from canopy edge to canopy edge that intersect with the interpretation area (50 × 50 m), classified according to the area of the largest gap into five classes. Reference: aerial photo interpretation</t>
+    <t>Probeflächen ohne/mit Lücken ≥100 m² von Kronenrand zu Kronenrand, die die Interpretationsfläche (50 × 50 m) anschneiden, klassiert nach der Fläche der grössten Lücke. Grundlage: Luftbildinterpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest NFI4/NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2608</t>
     </r>
   </si>
   <si>
-    <t>Area accessible on foot that meets the NFI's definition of forest in both NFI4 (2009-2017) and NFI5 (2018-2026), i.e. was either «forest without shrub forest» or «shrub forest».</t>
+    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war) und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -753,52 +753,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -2278,270 +2278,270 @@
         <v>100.0</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O40" s="6">
         <v>100.0</v>
       </c>
       <c r="P40" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:16" customHeight="1" ht="21.75">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1414002/595833</t>
           </r>
         </is>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion of forest plots</t>
+            <t xml:space="preserve">Anteil Waldprobeflächen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:16" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest (2022)</t>
+            <t xml:space="preserve">Schutzwald (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2576</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">area of largest gap (5 classes)</t>
+            <t xml:space="preserve">Fläche der grössten Lücke (5 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1338</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:16" customHeight="1" ht="29">
       <c r="A51" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:16" customHeight="1" ht="29">
       <c r="A54" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest NFI4/NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2608</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:16" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:16" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>