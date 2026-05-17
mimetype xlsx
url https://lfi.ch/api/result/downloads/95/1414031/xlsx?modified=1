--- v0 (2025-12-04)
+++ v1 (2026-05-17)
@@ -14,394 +14,394 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>protection forest (2022) · area of largest gap (5 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anteil Waldprobeflächen</t>
+  </si>
+  <si>
+    <t>Schutzwald (2022) · Fläche der grössten Lücke (5 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotal</t>
+      <t xml:space="preserve">: %, Zwischentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>biogeographical region</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...20 lines deleted...]
-    <t>area of largest gap (5 classes)</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Schutzwald (2022)</t>
+  </si>
+  <si>
+    <t>Fläche der grössten Lücke (5 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no gap (&lt;100 m2)</t>
-[...20 lines deleted...]
-    <t>outside</t>
+    <t>keine Lücke (&lt;100 m2)</t>
+  </si>
+  <si>
+    <t>kleine Lücke (100-500 m2)</t>
+  </si>
+  <si>
+    <t>mittlere Lücke (500-1000 m2)</t>
+  </si>
+  <si>
+    <t>grosse Lücke (1000-5000 m2)</t>
+  </si>
+  <si>
+    <t>sehr grosse Lücke (&gt;5000 m2)</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>innerhalb</t>
+  </si>
+  <si>
+    <t>ausserhalb</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1414031/595862</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion of forest plots</t>
+      <t xml:space="preserve">Anteil Waldprobeflächen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proportion of sample plots that meet the forest definition of NFI, i.e. are covered by "forest without shrub forest" or "shrub forest".</t>
+    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest (2022)</t>
+      <t xml:space="preserve">Schutzwald (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2576</t>
     </r>
   </si>
   <si>
-    <t>Area inside/outside the protective forest that the cantons had designated in 2022 according to the harmonised criteria of SilvaProtect-CH (Losey &amp; Wehrli 2013). In 2022, Canton Aargau had not yet designated its protective forest. Reference: GIS data from FOEN, 2022</t>
+    <t>Fläche innerhalb/ausserhalb des Schutzwalds, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von SilvaProtect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten. Im Jahr 2022 verfügte der Kanton Aargau noch über keine Schutzwaldausscheidung. Grundlage: GIS-Daten BAFU, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">area of largest gap (5 classes)</t>
+      <t xml:space="preserve">Fläche der grössten Lücke (5 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1338</t>
     </r>
   </si>
   <si>
-    <t>Sample plots without/with gaps ≥100 m² from canopy edge to canopy edge that intersect with the interpretation area (50 × 50 m), classified according to the area of the largest gap into five classes. Reference: aerial photo interpretation</t>
+    <t>Probeflächen ohne/mit Lücken ≥100 m² von Kronenrand zu Kronenrand, die die Interpretationsfläche (50 × 50 m) anschneiden, klassiert nach der Fläche der grössten Lücke. Grundlage: Luftbildinterpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -753,52 +753,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -2278,270 +2278,270 @@
         <v>100.0</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O40" s="6">
         <v>100.0</v>
       </c>
       <c r="P40" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:16" customHeight="1" ht="21.75">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1414031/595862</t>
           </r>
         </is>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion of forest plots</t>
+            <t xml:space="preserve">Anteil Waldprobeflächen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:16" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest (2022)</t>
+            <t xml:space="preserve">Schutzwald (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2576</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">area of largest gap (5 classes)</t>
+            <t xml:space="preserve">Fläche der grössten Lücke (5 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1338</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:16" customHeight="1" ht="29">
       <c r="A51" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:16" customHeight="1" ht="29">
       <c r="A54" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:16" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:16" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>