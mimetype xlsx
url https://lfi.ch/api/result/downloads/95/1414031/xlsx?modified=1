--- v1 (2026-05-17)
+++ v2 (2026-07-21)
@@ -14,394 +14,394 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Schutzwald (2022) · Fläche der grössten Lücke (5 Klassen)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proporzione di aree di saggio in bosco</t>
+  </si>
+  <si>
+    <t>bosco di protezione (2022) · superficie della chiaria più grande (5 classi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeografische Region</t>
+      <t xml:space="preserve">: regione biogeografica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Zwischentotal</t>
+      <t xml:space="preserve">: %, subtotale</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...29 lines deleted...]
-    <t>Fläche der grössten Lücke (5 Klassen)</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>bosco di protezione (2022)</t>
+  </si>
+  <si>
+    <t>superficie della chiaria più grande (5 classi)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>keine Lücke (&lt;100 m2)</t>
-[...20 lines deleted...]
-    <t>ausserhalb</t>
+    <t>nessuna chiaria (&lt;100 m2)</t>
+  </si>
+  <si>
+    <t>piccola chiaria (100-500 m2)</t>
+  </si>
+  <si>
+    <t>chiaria mediana (500-1000 m2)</t>
+  </si>
+  <si>
+    <t>chiaria grande (1000-5000 m2)</t>
+  </si>
+  <si>
+    <t>chiaria molto grande (&gt;5000 m2)</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>all'interno</t>
+  </si>
+  <si>
+    <t>all'esterno</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1414031/595862</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Anteil Waldprobeflächen</t>
+      <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
+    <t>Proporzione di aree di saggio che corrispondono alla definizione di bosco dell'IFN, ossia che sono coperte da "bosco senza gli arbusteti" o da "arbusteti".</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwald (2022)</t>
+      <t xml:space="preserve">bosco di protezione (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2576</t>
     </r>
   </si>
   <si>
-    <t>Fläche innerhalb/ausserhalb des Schutzwalds, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von SilvaProtect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten. Im Jahr 2022 verfügte der Kanton Aargau noch über keine Schutzwaldausscheidung. Grundlage: GIS-Daten BAFU, 2022</t>
+    <t>Superficie all'interno/all'esterno del bosco di protezione, così come definito dai Cantoni nel 2022 in base ai criteri armonizzati di SilvaProtect (Losey &amp; Wehrli 2013). Nel 2022 il Canton Argovia non aveva ancora definito il bosco di protezione. Fonte: dati GIS dell'UFAM, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Fläche der grössten Lücke (5 Klassen)</t>
+      <t xml:space="preserve">superficie della chiaria più grande (5 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1338</t>
     </r>
   </si>
   <si>
-    <t>Probeflächen ohne/mit Lücken ≥100 m² von Kronenrand zu Kronenrand, die die Interpretationsfläche (50 × 50 m) anschneiden, klassiert nach der Fläche der grössten Lücke. Grundlage: Luftbildinterpretation</t>
+    <t>Aree di saggio senza/con chiarie ≥100 m² (misurate da bordo della chioma a bordo della chioma), che intersecano l'area di interpretazione (50 × 50 m), classificate in base all'estensione della chiaria più grande. Fonte: interpretazione di foto aeree.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeografische Region</t>
+      <t xml:space="preserve">regione biogeografica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -753,52 +753,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="57.557" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -2278,270 +2278,270 @@
         <v>100.0</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O40" s="6">
         <v>100.0</v>
       </c>
       <c r="P40" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:16" customHeight="1" ht="21.75">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1414031/595862</t>
           </r>
         </is>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Anteil Waldprobeflächen</t>
+            <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:16" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwald (2022)</t>
+            <t xml:space="preserve">bosco di protezione (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2576</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Fläche der grössten Lücke (5 Klassen)</t>
+            <t xml:space="preserve">superficie della chiaria più grande (5 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1338</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:16" customHeight="1" ht="29">
       <c r="A51" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeografische Region</t>
+            <t xml:space="preserve">regione biogeografica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:16" customHeight="1" ht="29">
       <c r="A54" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:16" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:16" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>