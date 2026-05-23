--- v0 (2026-02-11)
+++ v1 (2026-05-23)
@@ -14,347 +14,347 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>type of shrub forest (aerial photo)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface de forêt buissonnante</t>
+  </si>
+  <si>
+    <t>type de forêt buissonnante (photo aérienne)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: shrub forest</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>production region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
-[...8 lines deleted...]
-    <t>Switzerland</t>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pure shrub forest</t>
-[...8 lines deleted...]
-    <t>not interpretable</t>
+    <t>forêt buissonnante sans arbres</t>
+  </si>
+  <si>
+    <t>forêt buissonnante avec des arbres isolés</t>
+  </si>
+  <si>
+    <t>pas de forêt buissonnante</t>
+  </si>
+  <si>
+    <t>non interprétable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1414125/595956</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">area of shrub forest</t>
+      <t xml:space="preserve">surface de forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #123</t>
     </r>
   </si>
   <si>
-    <t>All areas classified as shrub forest according to the NFI forest definition.</t>
+    <t>Ensemble des surfaces forestières correspondant à la définition IFN de la forêt buissonnante.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">type of shrub forest (aerial photo)</t>
+      <t xml:space="preserve">type de forêt buissonnante (photo aérienne)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #505</t>
     </r>
   </si>
   <si>
-    <t>Type of shrub forest, i.e. «pure shrub forest» or «shrub forest with trees» according to the interpretation of aerial photos. Reference: Aerial photo interpretation</t>
+    <t>Forêt buissonnante présentant les formes «forêt buissonnante pure» ou «forêt buissonnante avec arbres» selon l'interprétation des photos aériennes. Source: interprétation des photos aériennes</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">shrub forest</t>
+      <t xml:space="preserve">forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #828</t>
     </r>
   </si>
   <si>
-    <t>Forest that is more than two-thirds covered with shrubs. Shrub forests include Alpine alder and pine forests in particular, but also hazel forests and similar stands. Reference: Field Survey (MID 576: Deckungsgrad Sträucher), and sometimes also aerial photo interpretation</t>
+    <t>Forêt couverte à plus de deux tiers d'arbustes. Il s’agit en particulier des forêts d’aulnes verts et de pins couchés, mais aussi des forêts de noisetiers et de boisements similaires. Source: relevé de terrain (MID 576: Deckungsgrad Sträucher), parfois aussi interprétation de photos aériennes</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -706,51 +706,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1105,233 +1105,233 @@
         <v>100.0</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L18" s="6">
         <v>100.0</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1414125/595956</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">area of shrub forest</t>
+            <t xml:space="preserve">surface de forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #123</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">type of shrub forest (aerial photo)</t>
+            <t xml:space="preserve">type de forêt buissonnante (photo aérienne)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #505</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">shrub forest</t>
+            <t xml:space="preserve">forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #828</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>