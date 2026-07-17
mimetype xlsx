--- v1 (2026-05-23)
+++ v2 (2026-07-17)
@@ -17,344 +17,344 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>surface de forêt buissonnante</t>
-[...2 lines deleted...]
-    <t>type de forêt buissonnante (photo aérienne)</t>
+    <t>superficie degli arbusteti</t>
+  </si>
+  <si>
+    <t>tipo di arbusteto (foto aeree)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione di produzione</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">unità</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt buissonnante</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: arbusteto</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...27 lines deleted...]
-    <t>Suisse</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+    </r>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione di produzione</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Prealpi</t>
+  </si>
+  <si>
+    <t>Alpi</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>forêt buissonnante sans arbres</t>
-[...11 lines deleted...]
-    <t>total</t>
+    <t>arbusteto puro</t>
+  </si>
+  <si>
+    <t>arbusteto con singoli alberi</t>
+  </si>
+  <si>
+    <t>nessun arbusteto</t>
+  </si>
+  <si>
+    <t>non interpretabile</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1414125/595956</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface de forêt buissonnante</t>
+      <t xml:space="preserve">superficie degli arbusteti</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #123</t>
     </r>
   </si>
   <si>
-    <t>Ensemble des surfaces forestières correspondant à la définition IFN de la forêt buissonnante.</t>
+    <t>Insieme delle superfici che corrispondono alla definizione IFN degli arbusteti.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">type de forêt buissonnante (photo aérienne)</t>
+      <t xml:space="preserve">tipo di arbusteto (foto aeree)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #505</t>
     </r>
   </si>
   <si>
-    <t>Forêt buissonnante présentant les formes «forêt buissonnante pure» ou «forêt buissonnante avec arbres» selon l'interprétation des photos aériennes. Source: interprétation des photos aériennes</t>
+    <t>Tipo di arbusteto con le forme «arbusteto puro» e «arbusteto con alberi» secondo l'interpretazione di foto aeree. Fonte: interpretazione di foto aeree.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">regione di produzione</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt buissonnante</t>
+      <t xml:space="preserve">arbusteto</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #828</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à plus de deux tiers d'arbustes. Il s’agit en particulier des forêts d’aulnes verts et de pins couchés, mais aussi des forêts de noisetiers et de boisements similaires. Source: relevé de terrain (MID 576: Deckungsgrad Sträucher), parfois aussi interprétation de photos aériennes</t>
+    <t>Bosco coperto per più di due terzi da arbusti. Come arbusteti vengono considerati principalmente i boschi di drosa e pino mugo, ma anche i noccioleti e soprassuoli simili. Fonte: rilievo sul terreno (MID 576: Deckungsgrad Sträuchern), a volte anche interpretazione di foto aeree.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -706,51 +706,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="38.705" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1105,233 +1105,233 @@
         <v>100.0</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L18" s="6">
         <v>100.0</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1414125/595956</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface de forêt buissonnante</t>
+            <t xml:space="preserve">superficie degli arbusteti</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #123</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">type de forêt buissonnante (photo aérienne)</t>
+            <t xml:space="preserve">tipo di arbusteto (foto aeree)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #505</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">regione di produzione</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt buissonnante</t>
+            <t xml:space="preserve">arbusteto</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #828</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>