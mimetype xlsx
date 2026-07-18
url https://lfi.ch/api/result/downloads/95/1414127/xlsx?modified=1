--- v1 (2026-02-11)
+++ v2 (2026-07-18)
@@ -14,350 +14,350 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>tipo di arbusteto (foto aeree)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>area of shrub forest</t>
+  </si>
+  <si>
+    <t>type of shrub forest (aerial photo)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeographical region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: arbusteto</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>biogeographical region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Northern Alps</t>
+  </si>
+  <si>
+    <t>Western Central-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Central-Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>arbusteto puro</t>
-[...11 lines deleted...]
-    <t>totale</t>
+    <t>pure shrub forest</t>
+  </si>
+  <si>
+    <t>shrub forest with single trees</t>
+  </si>
+  <si>
+    <t>not shrub forest</t>
+  </si>
+  <si>
+    <t>not interpretable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1414127/595958</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie degli arbusteti</t>
+      <t xml:space="preserve">area of shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #123</t>
     </r>
   </si>
   <si>
-    <t>Insieme delle superfici che corrispondono alla definizione IFN degli arbusteti.</t>
+    <t>All areas classified as shrub forest according to the NFI forest definition.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo di arbusteto (foto aeree)</t>
+      <t xml:space="preserve">type of shrub forest (aerial photo)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #505</t>
     </r>
   </si>
   <si>
-    <t>Tipo di arbusteto con le forme «arbusteto puro» e «arbusteto con alberi» secondo l'interpretazione di foto aeree. Fonte: interpretazione di foto aeree.</t>
+    <t>Type of shrub forest, i.e. «pure shrub forest» or «shrub forest with trees» according to the interpretation of aerial photos. Reference: Aerial photo interpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeographical region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">arbusteto</t>
+      <t xml:space="preserve">shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #828</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per più di due terzi da arbusti. Come arbusteti vengono considerati principalmente i boschi di drosa e pino mugo, ma anche i noccioleti e soprassuoli simili. Fonte: rilievo sul terreno (MID 576: Deckungsgrad Sträuchern), a volte anche interpretazione di foto aeree.</t>
+    <t>Forest that is more than two-thirds covered with shrubs. Shrub forests include Alpine alder and pine forests in particular, but also hazel forests and similar stands. Reference: Field Survey (MID 576: Deckungsgrad Sträucher), and sometimes also aerial photo interpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -709,51 +709,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="38.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1158,235 +1158,235 @@
         <v>100.0</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="6">
         <v>100.0</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1414127/595958</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie degli arbusteti</t>
+            <t xml:space="preserve">area of shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #123</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo di arbusteto (foto aeree)</t>
+            <t xml:space="preserve">type of shrub forest (aerial photo)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #505</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeographical region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">arbusteto</t>
+            <t xml:space="preserve">shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #828</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>