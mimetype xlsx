--- v0 (2026-03-05)
+++ v1 (2026-05-22)
@@ -14,353 +14,353 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Höhenlage (400-m-Klassen)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface de forêt buissonnante</t>
+  </si>
+  <si>
+    <t>altitude (par classes de 400 m)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Gebüschwald</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...30 lines deleted...]
-    <t>Schweiz</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
     <t xml:space="preserve">1001-1400 m </t>
   </si>
   <si>
     <t xml:space="preserve">601-1000 m </t>
   </si>
   <si>
     <t>=600 m</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1414139/595970</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Gebüschwaldfläche</t>
+      <t xml:space="preserve">surface de forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #123</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss der Walddefinition des LFI als Gebüschwald gelten.</t>
+    <t>Ensemble des surfaces forestières correspondant à la définition IFN de la forêt buissonnante.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Höhenlage (400-m-Klassen)</t>
+      <t xml:space="preserve">altitude (par classes de 400 m)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #963</t>
     </r>
   </si>
   <si>
-    <t>Höhe über Meer in Klassen zu 400 m. Grundlage: digitales Höhenmodell DHM 25 von Swisstopo</t>
+    <t>Altitude par tranches de 400 m. Source: modèle numérique du terrain MNT25 de Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Gebüschwald</t>
+      <t xml:space="preserve">forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #828</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu mehr als zwei Dritteln mit Sträuchern bedeckt ist. Als Gebüschwald gelten insbesondere die Alpenerlen- und die Legföhrenwälder, aber auch Haselwälder und ähnliche Bestockungen. Grundlage: Feldaufnahme (MID 576: Deckungsgrad Sträucher), manchmal auch Luftbildinterpretation</t>
+    <t>Forêt couverte à plus de deux tiers d'arbustes. Il s’agit en particulier des forêts d’aulnes verts et de pins couchés, mais aussi des forêts de noisetiers et de boisements similaires. Source: relevé de terrain (MID 576: Deckungsgrad Sträucher), parfois aussi interprétation de photos aériennes</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -715,51 +715,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1211,235 +1211,235 @@
         <v>17.2</v>
       </c>
       <c r="M19" s="7">
         <v>14</v>
       </c>
       <c r="N19" s="7">
         <v>69.2</v>
       </c>
       <c r="O19" s="7">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1414139/595970</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Gebüschwaldfläche</t>
+            <t xml:space="preserve">surface de forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #123</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Höhenlage (400-m-Klassen)</t>
+            <t xml:space="preserve">altitude (par classes de 400 m)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #963</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Gebüschwald</t>
+            <t xml:space="preserve">forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #828</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>