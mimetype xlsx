--- v1 (2026-05-22)
+++ v2 (2026-07-22)
@@ -14,353 +14,353 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>altitude (par classes de 400 m)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>area of shrub forest</t>
+  </si>
+  <si>
+    <t>altitude (in 400 m classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: protection forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt buissonnante</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...30 lines deleted...]
-    <t>Suisse</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
-    <t xml:space="preserve">1001-1400 m </t>
+    <t>1001-1400 m</t>
   </si>
   <si>
     <t xml:space="preserve">601-1000 m </t>
   </si>
   <si>
     <t>=600 m</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1414139/595970</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface de forêt buissonnante</t>
+      <t xml:space="preserve">area of shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #123</t>
     </r>
   </si>
   <si>
-    <t>Ensemble des surfaces forestières correspondant à la définition IFN de la forêt buissonnante.</t>
+    <t>All areas classified as shrub forest according to the NFI forest definition.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitude (par classes de 400 m)</t>
+      <t xml:space="preserve">altitude (in 400 m classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #963</t>
     </r>
   </si>
   <si>
-    <t>Altitude par tranches de 400 m. Source: modèle numérique du terrain MNT25 de Swisstopo</t>
+    <t>Altitude above sea level in classes of 400 m. Reference: Digital height model DHM 25 from Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt buissonnante</t>
+      <t xml:space="preserve">shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #828</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à plus de deux tiers d'arbustes. Il s’agit en particulier des forêts d’aulnes verts et de pins couchés, mais aussi des forêts de noisetiers et de boisements similaires. Source: relevé de terrain (MID 576: Deckungsgrad Sträucher), parfois aussi interprétation de photos aériennes</t>
+    <t>Forest that is more than two-thirds covered with shrubs. Shrub forests include Alpine alder and pine forests in particular, but also hazel forests and similar stands. Reference: Field Survey (MID 576: Deckungsgrad Sträucher), and sometimes also aerial photo interpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -715,51 +715,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1211,235 +1211,235 @@
         <v>17.2</v>
       </c>
       <c r="M19" s="7">
         <v>14</v>
       </c>
       <c r="N19" s="7">
         <v>69.2</v>
       </c>
       <c r="O19" s="7">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1414139/595970</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface de forêt buissonnante</t>
+            <t xml:space="preserve">area of shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #123</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitude (par classes de 400 m)</t>
+            <t xml:space="preserve">altitude (in 400 m classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #963</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt buissonnante</t>
+            <t xml:space="preserve">shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #828</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>