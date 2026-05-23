--- v0 (2025-11-29)
+++ v1 (2026-05-23)
@@ -14,347 +14,347 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>diversity of woody species along the forest edge (3 classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proportion de lisière</t>
+  </si>
+  <si>
+    <t>diversité des espèces ligneuses en lisière (3 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: protection forest region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forest edge up to the montane vegetation belt NFI2-NFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: lisière jusqu'à l'étage montagnard, IFN2-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...30 lines deleted...]
-    <t>Switzerland</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>low</t>
-[...5 lines deleted...]
-    <t>high</t>
+    <t>faible</t>
+  </si>
+  <si>
+    <t>moyenne</t>
+  </si>
+  <si>
+    <t>élevée</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1414350/596181</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion of forest edge</t>
+      <t xml:space="preserve">proportion de lisière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #124</t>
     </r>
   </si>
   <si>
-    <t>Proportion of the forest edge with a certain characteristic (e.g. structural diversity, diversity of woody species or forest edge structure) in the total forest edge. The forest edge is the border or transition area between the vegetation form of forest and other elements of the landscape.</t>
+    <t>Proportion de lisière présentant une certaine caractéristique (p. ex. diversité structurelle, diversité des espèces ligneuses, structure de la lisière) par rapport à la lisière totale. La lisière est ici définie comme le domaine de transition ou la limite entre la forêt et d’autres éléments du paysage.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diversity of woody species along the forest edge (3 classes)</t>
+      <t xml:space="preserve">diversité des espèces ligneuses en lisière (3 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1291</t>
     </r>
   </si>
   <si>
-    <t>Ecological value of the forest edge according to the number of woody species present, as well as the weighted proportion of thorny shrubs, short-lived, light-demanding softwoods (birches, alders, poplars and willows) and other ecologically valuable woody species (e.g. oaks and rowan) – in three classes. Reference: Field Survey (MID 568: Pflanzenarten am Waldrand)</t>
+    <t>Valeur écologique de la lisière, en trois classes, déterminée à l'aide du nombre d'espèces ligneuses présentes ainsi que de la proportion pondérée d'arbustes épineux, de bois tendres à courte durée de vie et nécessitant de la lumière (bouleaux, aulnes, peupliers, saules) ainsi que d'autres espèces forestières d'une grande valeur écologique (par exemple chênes, sorbiers des oiseleurs). Source: relevé de terrain (MID 568: Pflanzenarten am Waldrand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest edge up to the montane vegetation belt NFI2-NFI5</t>
+      <t xml:space="preserve">lisière jusqu'à l'étage montagnard, IFN2-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2675</t>
     </r>
   </si>
   <si>
-    <t>Forest edge in the NaiS altitudinal vegetation belts «hyperinsubric», «colline», «colline with beech», «submontane», «lower montane», «upper montane», «lower/upper montane» and «high montane», which was recorded during the four Inventories NFI2, NFI3, NFI4 and NFI5. Reference: Field Survey (MID 29: Waldrandbeschreibung)</t>
+    <t>Lisière de forêt aux étages de végétation NaiS hyperinsubrique, collinéen, collinéen avec hêtre, submontagnard, montagnard inférieur, montagnard supérieur, montagnard inférieur/supérieur et montagnard supérieur, qui a été recensée lors des quatre inventaires IFN2, IFN3, IFN4 et IFN5. Source: relevé de terrain (MID 29: Waldrandbeschreibung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -706,51 +706,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="74.125" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1108,235 +1108,235 @@
         <v>100.0</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N17" s="6">
         <v>100.0</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1414350/596181</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion of forest edge</t>
+            <t xml:space="preserve">proportion de lisière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #124</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diversity of woody species along the forest edge (3 classes)</t>
+            <t xml:space="preserve">diversité des espèces ligneuses en lisière (3 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1291</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest edge up to the montane vegetation belt NFI2-NFI5</t>
+            <t xml:space="preserve">lisière jusqu'à l'étage montagnard, IFN2-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2675</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>