--- v0 (2025-11-29)
+++ v1 (2026-05-23)
@@ -14,128 +14,128 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>diversity of woody species along the forest edge (3 classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proportion de lisière</t>
+  </si>
+  <si>
+    <t>diversité des espèces ligneuses en lisière (3 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
       <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest edge up to the montane vegetation belt NFI4/NFI5</t>
+      <t xml:space="preserve">: lisière jusqu'à l'étage montagnard, IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
     <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
@@ -172,246 +172,246 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>low</t>
-[...5 lines deleted...]
-    <t>high</t>
+    <t>faible</t>
+  </si>
+  <si>
+    <t>moyenne</t>
+  </si>
+  <si>
+    <t>élevée</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1414353/596184</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion of forest edge</t>
+      <t xml:space="preserve">proportion de lisière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #124</t>
     </r>
   </si>
   <si>
-    <t>Proportion of the forest edge with a certain characteristic (e.g. structural diversity, diversity of woody species or forest edge structure) in the total forest edge. The forest edge is the border or transition area between the vegetation form of forest and other elements of the landscape.</t>
+    <t>Proportion de lisière présentant une certaine caractéristique (p. ex. diversité structurelle, diversité des espèces ligneuses, structure de la lisière) par rapport à la lisière totale. La lisière est ici définie comme le domaine de transition ou la limite entre la forêt et d’autres éléments du paysage.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diversity of woody species along the forest edge (3 classes)</t>
+      <t xml:space="preserve">diversité des espèces ligneuses en lisière (3 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1291</t>
     </r>
   </si>
   <si>
-    <t>Ecological value of the forest edge according to the number of woody species present, as well as the weighted proportion of thorny shrubs, short-lived, light-demanding softwoods (birches, alders, poplars and willows) and other ecologically valuable woody species (e.g. oaks and rowan) – in three classes. Reference: Field Survey (MID 568: Pflanzenarten am Waldrand)</t>
+    <t>Valeur écologique de la lisière, en trois classes, déterminée à l'aide du nombre d'espèces ligneuses présentes ainsi que de la proportion pondérée d'arbustes épineux, de bois tendres à courte durée de vie et nécessitant de la lumière (bouleaux, aulnes, peupliers, saules) ainsi que d'autres espèces forestières d'une grande valeur écologique (par exemple chênes, sorbiers des oiseleurs). Source: relevé de terrain (MID 568: Pflanzenarten am Waldrand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest edge up to the montane vegetation belt NFI4/NFI5</t>
+      <t xml:space="preserve">lisière jusqu'à l'étage montagnard, IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2676</t>
     </r>
   </si>
   <si>
-    <t>Forest edge in the NaiS altitudinal vegetation belts: «hyperinsubric», «colline», «colline with beech», «submontane», «lower montane», «upper montane», «lower/upper montane» and «high montane», which was recorded during the two inventories NFI4 and NFI5. Reference: Field Survey (MID 29: Waldrandbeschreibung)</t>
+    <t>Lisière aux étages de végétation NaiS hyperinsubrique, collinéen, collinéen avec hêtre, submontagnard, montagnard inférieur, montagnard supérieur, montagnard inférieur/supérieur et montagnard supérieur, qui a été recensée lors des deux inventaires IFN4 et IFN5. Source: relevé de terrain (MID 29: Waldrandbeschreibung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -763,51 +763,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="74.125" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -2001,51 +2001,51 @@
         <v>100.0</v>
       </c>
       <c r="AY17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ17" s="6">
         <v>100.0</v>
       </c>
       <c r="BA17" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:53" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1414353/596184</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -2083,86 +2083,86 @@
       <c r="AQ18" s="3"/>
       <c r="AR18" s="3"/>
       <c r="AS18" s="3"/>
       <c r="AT18" s="3"/>
       <c r="AU18" s="3"/>
       <c r="AV18" s="3"/>
       <c r="AW18" s="3"/>
       <c r="AX18" s="3"/>
       <c r="AY18" s="3"/>
       <c r="AZ18" s="3"/>
       <c r="BA18" s="3"/>
     </row>
     <row r="21" spans="1:53">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion of forest edge</t>
+            <t xml:space="preserve">proportion de lisière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #124</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:53" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diversity of woody species along the forest edge (3 classes)</t>
+            <t xml:space="preserve">diversité des espèces ligneuses en lisière (3 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1291</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:53" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" t="inlineStr">
         <is>
           <r>
@@ -2188,86 +2188,86 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:53" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest edge up to the montane vegetation belt NFI4/NFI5</t>
+            <t xml:space="preserve">lisière jusqu'à l'étage montagnard, IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2676</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:53" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:53" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>