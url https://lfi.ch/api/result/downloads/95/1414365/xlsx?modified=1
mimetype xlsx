--- v0 (2026-05-26)
+++ v1 (2026-05-28)
@@ -1,492 +1,492 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Lebensraumqualität des Waldrands (ohne Krautsaum; 3 Klassen)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proporzione del margine boschivo</t>
+  </si>
+  <si>
+    <t>qualità dell'habitat del margine boschivo (senza orlo erbaceo; 3 classi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">: regione dei boschi di protezione</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: Waldrand bis montane Stufe LFI2-LFI5</t>
+      <t xml:space="preserve">: margine boschivo fino alla fascia montana IFN2-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...23 lines deleted...]
-    <t>Schweiz</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione dei boschi di protezione</t>
+  </si>
+  <si>
+    <t>Giura/Altopiano</t>
+  </si>
+  <si>
+    <t>Alpi nordoccidentali</t>
+  </si>
+  <si>
+    <t>Alpi nordorientali</t>
+  </si>
+  <si>
+    <t>Alpi sudoccidentali</t>
+  </si>
+  <si>
+    <t>Alpi sudorientali</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
     <t>ci95</t>
   </si>
   <si>
     <t>ci95ub</t>
   </si>
   <si>
     <t>ci68</t>
   </si>
   <si>
     <t>ci68ub</t>
   </si>
   <si>
-    <t>Wert nicht ermittelt</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>gering</t>
+    <t>debole</t>
   </si>
   <si>
     <t>25.5 … 39.5</t>
   </si>
   <si>
     <t>29 … 36.0</t>
   </si>
   <si>
     <t>19.8 … 39.0</t>
   </si>
   <si>
     <t>24.6 … 34.2</t>
   </si>
   <si>
     <t>33.6 … 58.0</t>
   </si>
   <si>
     <t>39.7 … 51.9</t>
   </si>
   <si>
     <t>8 … 51.6</t>
   </si>
   <si>
     <t>18.9 … 40.7</t>
   </si>
   <si>
     <t>18.2 … 61.2</t>
   </si>
   <si>
     <t>29 … 50.5</t>
   </si>
   <si>
     <t>12.4 … 65.9</t>
   </si>
   <si>
     <t>25.8 … 52.5</t>
   </si>
   <si>
     <t>29.8 … 39.5</t>
   </si>
   <si>
     <t>32.2 … 37.0</t>
   </si>
   <si>
-    <t>mittel</t>
+    <t>media</t>
   </si>
   <si>
     <t>50.7 … 65.5</t>
   </si>
   <si>
     <t>54.4 … 61.8</t>
   </si>
   <si>
     <t>49.7 … 70.5</t>
   </si>
   <si>
     <t>54.9 … 65.3</t>
   </si>
   <si>
     <t>34.7 … 59.1</t>
   </si>
   <si>
     <t>40.8 … 53.0</t>
   </si>
   <si>
     <t>41.6 … 87.3</t>
   </si>
   <si>
     <t>53 … 75.9</t>
   </si>
   <si>
     <t>28.1 … 72.1</t>
   </si>
   <si>
     <t>39.1 … 61.1</t>
   </si>
   <si>
     <t>26.7 … 81.2</t>
   </si>
   <si>
     <t>40.3 … 67.6</t>
   </si>
   <si>
     <t>51.3 … 61.4</t>
   </si>
   <si>
     <t>53.8 … 58.9</t>
   </si>
   <si>
-    <t>hoch</t>
+    <t>elevata</t>
   </si>
   <si>
     <t>5 … 13.7</t>
   </si>
   <si>
     <t>7.2 … 11.5</t>
   </si>
   <si>
     <t>4 … 17.0</t>
   </si>
   <si>
     <t>7.2 … 13.8</t>
   </si>
   <si>
     <t>1.1 … 13.5</t>
   </si>
   <si>
     <t>4.2 … 10.4</t>
   </si>
   <si>
     <t>-3.2 … 23.6</t>
   </si>
   <si>
     <t>3.5 … 16.9</t>
   </si>
   <si>
     <t>6.1 … 12.0</t>
   </si>
   <si>
     <t>7.6 … 10.5</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 04.03.2026</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 04.03.2026</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1414365/596196</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldrandanteil</t>
+      <t xml:space="preserve">proporzione del margine boschivo</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #124</t>
     </r>
   </si>
   <si>
-    <t>Anteil des Waldrandes mit einer bestimmten Eigenschaft (z.B. Strukturvielfalt, Gehölzartenvielfalt, Waldrandaufbau) am gesamten Waldrand. Dabei ist der Waldrand der Grenz- oder Übergangsbereich zwischen der Vegetationsform Wald und anderen Elementen der Landschaft.</t>
+    <t>Proporzione di margine boschivo che presenta una certa caratteristica (ad es. diversità strutturale, diversità delle specie legnose, struttura del margine boschivo) rispetto al margine boschivo totale. Il margine boschivo è definito come la zona di transizione o limite tra il bosco ed altri elementi del paesaggio.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Lebensraumqualität des Waldrands (ohne Krautsaum; 3 Klassen)</t>
+      <t xml:space="preserve">qualità dell'habitat del margine boschivo (senza orlo erbaceo; 3 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2346</t>
     </r>
   </si>
   <si>
-    <t>Wert des Waldrands als Lebensraum in drei Klassen, abgeleitet aus seinem vertikalen und horizontalen Aufbau, ohne Berücksichtigung des Krautsaums. Grundlage: Feldaufnahme (MID 37: Waldrandaufbau, MID 42: Waldrandverlauf, MID 43: Waldranddichte, MID 38: Waldmantelbreite, MID 39: Strauchgürtelbreite)</t>
+    <t>Valore del margine boschivo come habitat in tre classi, derivato della struttura verticale e orizzontale, senza considerare l'orlo erbaceo. Fonte: rilievo sul terreno (MID 37: Waldrandaufbau, MID 42: Waldrandverlauf, MID 43: Waldranddichte, MID 38: Waldmantelbreite, MID 39: Strauchgürtelbreite)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">regione dei boschi di protezione</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldrand bis montane Stufe LFI2-LFI5</t>
+      <t xml:space="preserve">margine boschivo fino alla fascia montana IFN2-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2675</t>
     </r>
   </si>
   <si>
-    <t>Waldrand in den NaiS-Vegetationshöhenstufen hyperinsubrisch, kollin, kollin mit Buche, submontan, untermontan, obermontan, unter-/obermontan und hochmontan, der in den vier Inventuren LFI2, LFI3, LFI4 und LFI5 erfasst worden war. Grundlage: Feldaufnahme (MID 29: Waldrandbeschreibung)</t>
+    <t>Margine boschivo nelle fasce vegetazionali NaiS iperinsubrica, collinare, collinare con faggio, submontana, montana inferiore, montana superiore, montana inferiore/superiore ed altimontana, che è stato rilevato negli inventari IFN2, IFN3, IFN4 ed IFN5. Fonte: rilievo sul terreno (MID 29: Waldrandbeschreibung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -820,82 +820,82 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AQ34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="74.125" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="88.264" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.10" bestFit="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
-    <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="9.10" bestFit="true" style="0"/>
     <col min="29" max="29" width="9.10" bestFit="true" style="0"/>
     <col min="30" max="30" width="9.10" bestFit="true" style="0"/>
     <col min="31" max="31" width="9.10" bestFit="true" style="0"/>
     <col min="32" max="32" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="9.10" bestFit="true" style="0"/>
     <col min="35" max="35" width="9.10" bestFit="true" style="0"/>
     <col min="36" max="36" width="9.10" bestFit="true" style="0"/>
     <col min="37" max="37" width="9.10" bestFit="true" style="0"/>
     <col min="38" max="38" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="9.10" bestFit="true" style="0"/>
     <col min="41" max="41" width="9.10" bestFit="true" style="0"/>
     <col min="42" max="42" width="9.10" bestFit="true" style="0"/>
     <col min="43" max="43" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
@@ -1389,51 +1389,51 @@
       <c r="AA14" s="6">
         <v>11.0</v>
       </c>
       <c r="AB14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AC14" s="6">
         <v>61.2</v>
       </c>
       <c r="AD14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="AE14" s="6">
         <v>50.5</v>
       </c>
       <c r="AF14" s="6">
         <v>39.1</v>
       </c>
       <c r="AG14" s="6">
         <v>13.6</v>
       </c>
       <c r="AH14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="AI14" s="6">
-        <v>65.9</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="AJ14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="AK14" s="6">
         <v>52.5</v>
       </c>
       <c r="AL14" s="6">
         <v>34.6</v>
       </c>
       <c r="AM14" s="6">
         <v>2.5</v>
       </c>
       <c r="AN14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="AO14" s="6">
         <v>39.5</v>
       </c>
       <c r="AP14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AQ14" s="6">
         <v>37.0</v>
       </c>
@@ -1475,102 +1475,102 @@
       <c r="L15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="M15" s="6">
         <v>65.3</v>
       </c>
       <c r="N15" s="6">
         <v>46.9</v>
       </c>
       <c r="O15" s="6">
         <v>6.2</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>44</v>
       </c>
       <c r="Q15" s="6">
         <v>59.1</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>45</v>
       </c>
       <c r="S15" s="6">
         <v>53.0</v>
       </c>
       <c r="T15" s="6">
-        <v>64.4</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="U15" s="6">
         <v>11.6</v>
       </c>
       <c r="V15" s="6" t="s">
         <v>46</v>
       </c>
       <c r="W15" s="6">
         <v>87.3</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Y15" s="6">
-        <v>75.9</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="Z15" s="6">
         <v>50.1</v>
       </c>
       <c r="AA15" s="6">
         <v>11.2</v>
       </c>
       <c r="AB15" s="6" t="s">
         <v>48</v>
       </c>
       <c r="AC15" s="6">
-        <v>72.1</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="AD15" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE15" s="6">
         <v>61.1</v>
       </c>
       <c r="AF15" s="6">
         <v>53.9</v>
       </c>
       <c r="AG15" s="6">
         <v>13.9</v>
       </c>
       <c r="AH15" s="6" t="s">
         <v>50</v>
       </c>
       <c r="AI15" s="6">
         <v>81.2</v>
       </c>
       <c r="AJ15" s="6" t="s">
         <v>51</v>
       </c>
       <c r="AK15" s="6">
-        <v>67.6</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="AL15" s="6">
         <v>56.3</v>
       </c>
       <c r="AM15" s="6">
         <v>2.6</v>
       </c>
       <c r="AN15" s="6" t="s">
         <v>52</v>
       </c>
       <c r="AO15" s="6">
         <v>61.4</v>
       </c>
       <c r="AP15" s="6" t="s">
         <v>53</v>
       </c>
       <c r="AQ15" s="6">
         <v>58.9</v>
       </c>
     </row>
     <row r="16" spans="1:43">
       <c r="A16" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="6">
@@ -1822,51 +1822,51 @@
         <v>23</v>
       </c>
       <c r="AO17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="AP17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="AQ17" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:43" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 04.03.2026</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 04.03.2026</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1414365/596196</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -1894,191 +1894,191 @@
       <c r="AG18" s="3"/>
       <c r="AH18" s="3"/>
       <c r="AI18" s="3"/>
       <c r="AJ18" s="3"/>
       <c r="AK18" s="3"/>
       <c r="AL18" s="3"/>
       <c r="AM18" s="3"/>
       <c r="AN18" s="3"/>
       <c r="AO18" s="3"/>
       <c r="AP18" s="3"/>
       <c r="AQ18" s="3"/>
     </row>
     <row r="21" spans="1:43">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldrandanteil</t>
+            <t xml:space="preserve">proporzione del margine boschivo</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #124</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:43" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:43">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lebensraumqualität des Waldrands (ohne Krautsaum; 3 Klassen)</t>
+            <t xml:space="preserve">qualità dell'habitat del margine boschivo (senza orlo erbaceo; 3 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2346</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:43" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:43">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">regione dei boschi di protezione</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:43" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="30" spans="1:43">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldrand bis montane Stufe LFI2-LFI5</t>
+            <t xml:space="preserve">margine boschivo fino alla fascia montana IFN2-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2675</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:43" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="33" spans="1:43">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:43" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AQ1"/>
     <mergeCell ref="A2:AQ2"/>