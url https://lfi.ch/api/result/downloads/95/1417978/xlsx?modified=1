--- v0 (2026-01-10)
+++ v1 (2026-07-26)
@@ -12,396 +12,399 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
-[...7 lines deleted...]
-    <t>proprietà (2 classi) · carattere naturale della proporzione di conifere</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Eigentum (2 Klassen) · Naturnähe des Nadelholzanteils</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...29 lines deleted...]
-    <t>carattere naturale della proporzione di conifere</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Eigentum (2 Klassen)</t>
+  </si>
+  <si>
+    <t>Naturnähe des Nadelholzanteils</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
+  </si>
+  <si>
+    <t>Wert nicht ermittelt</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>molto lontano</t>
-[...20 lines deleted...]
-    <t>privata</t>
+    <t>sehr naturfern</t>
+  </si>
+  <si>
+    <t>naturfern</t>
+  </si>
+  <si>
+    <t>mässig naturfern</t>
+  </si>
+  <si>
+    <t>naturnah</t>
+  </si>
+  <si>
+    <t>Nadelwaldareal</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>öffentlich</t>
+  </si>
+  <si>
+    <t>privat</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1417978/599933</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proprietà (2 classi)</t>
+      <t xml:space="preserve">Eigentum (2 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Condizioni di proprietà del bosco, caratterizzate attraverso le due classi «pubblico» e «privato». Fonte: inchiesta presso il servizio forestale (MID 365: Eigentum)</t>
+    <t xml:space="preserve">Eigentumsverhältnis am Wald, charakterisiert mithilfe der zwei Klassen «öffentlich» und «privat». </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">carattere naturale della proporzione di conifere</t>
+      <t xml:space="preserve">Naturnähe des Nadelholzanteils</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2691</t>
     </r>
   </si>
   <si>
-    <t>Corrispondenza dell'attuale proporzione di conifere di un popolamento con la proporzione naturale prevista secondo il modello della vegetazione naturale potenziale (VNP). Fonti: tipologie forestali NaiS, aggregate in gruppi con simile grado di mescolanza ed obiettivo di ringiovanimento in base al progetto NaiS-LFI (Arge Frehner et al. 2020) per la VNP; classificazione della proporzione di conifere secondo il metodo Kienast; rilievo sul terreno (MID 50: Baumart, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Übereinstimmung des gegenwärtigen Nadelholzanteils einer Bestockung mit dem postulierten natürlichen Nadelholzanteil der entsprechenden potenziellen natürlichen Vegetation (PNV). Grundlagen: NaiS-Standorttypen, aggreggiert zu Gruppen mit jeweils ähnlichem Mischungs- und Verjüngungsziel («Gfein») gemäss Projekt NaiS-LFI (Arge Frehner et al. 2020) für die PNV; Klassierung der Nadelholzanteile nach Methode Kienast; Feldaufnahme (MID 50: Baumart, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -754,51 +757,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="59.985" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="38.705" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -918,1353 +921,1353 @@
       </c>
       <c r="K12" s="4" t="s">
         <v>18</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>18</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P12" s="4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C13" s="6">
         <v>0.0</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E13" s="6">
         <v>0.0</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G13" s="6">
         <v>0.0</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I13" s="6">
         <v>0.0</v>
       </c>
       <c r="J13" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K13" s="6">
         <v>0.0</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M13" s="6">
         <v>0.0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O13" s="6">
         <v>0.0</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="5"/>
       <c r="B14" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C14" s="6">
         <v>0.0</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E14" s="6">
         <v>0.0</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G14" s="6">
         <v>0.0</v>
       </c>
       <c r="H14" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I14" s="6">
         <v>0.0</v>
       </c>
       <c r="J14" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K14" s="6">
         <v>0.0</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M14" s="6">
         <v>0.0</v>
       </c>
       <c r="N14" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O14" s="6">
         <v>0.0</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="5"/>
       <c r="B15" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C15" s="6">
         <v>0.0</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E15" s="6">
         <v>0.0</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G15" s="6">
         <v>0.0</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I15" s="6">
         <v>0.0</v>
       </c>
       <c r="J15" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K15" s="6">
         <v>0.0</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M15" s="6">
         <v>0.0</v>
       </c>
       <c r="N15" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O15" s="6">
         <v>0.0</v>
       </c>
       <c r="P15" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="5"/>
       <c r="B16" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C16" s="6">
         <v>0.0</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E16" s="6">
         <v>0.0</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G16" s="6">
         <v>0.0</v>
       </c>
       <c r="H16" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I16" s="6">
         <v>0.0</v>
       </c>
       <c r="J16" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K16" s="6">
         <v>0.0</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M16" s="6">
         <v>0.0</v>
       </c>
       <c r="N16" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O16" s="6">
         <v>0.0</v>
       </c>
       <c r="P16" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="5"/>
       <c r="B17" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C17" s="6">
         <v>0.0</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E17" s="6">
         <v>0.0</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G17" s="6">
         <v>0.0</v>
       </c>
       <c r="H17" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I17" s="6">
         <v>0.0</v>
       </c>
       <c r="J17" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K17" s="6">
         <v>0.0</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M17" s="6">
         <v>0.0</v>
       </c>
       <c r="N17" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O17" s="6">
         <v>0.0</v>
       </c>
       <c r="P17" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="5"/>
       <c r="B18" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C18" s="6">
         <v>0.0</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E18" s="6">
         <v>0.0</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G18" s="6">
         <v>0.0</v>
       </c>
       <c r="H18" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I18" s="6">
         <v>0.0</v>
       </c>
       <c r="J18" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K18" s="6">
         <v>0.0</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M18" s="6">
         <v>0.0</v>
       </c>
       <c r="N18" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O18" s="6">
         <v>0.0</v>
       </c>
       <c r="P18" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="5"/>
       <c r="B19" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C19" s="6">
         <v>0.0</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E19" s="6">
         <v>0.0</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G19" s="6">
         <v>0.0</v>
       </c>
       <c r="H19" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I19" s="6">
         <v>0.0</v>
       </c>
       <c r="J19" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K19" s="6">
         <v>0.0</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M19" s="6">
         <v>0.0</v>
       </c>
       <c r="N19" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O19" s="6">
         <v>0.0</v>
       </c>
       <c r="P19" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C20" s="6">
         <v>0.0</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E20" s="6">
         <v>0.0</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G20" s="6">
         <v>0.0</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I20" s="6">
         <v>0.0</v>
       </c>
       <c r="J20" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K20" s="6">
         <v>0.0</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M20" s="6">
         <v>0.0</v>
       </c>
       <c r="N20" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O20" s="6">
         <v>0.0</v>
       </c>
       <c r="P20" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="5"/>
       <c r="B21" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C21" s="6">
         <v>16.0</v>
       </c>
       <c r="D21" s="6">
         <v>14</v>
       </c>
       <c r="E21" s="6">
         <v>14.7</v>
       </c>
       <c r="F21" s="6">
         <v>15</v>
       </c>
       <c r="G21" s="6">
         <v>20.6</v>
       </c>
       <c r="H21" s="6">
         <v>13</v>
       </c>
       <c r="I21" s="6">
         <v>0.0</v>
       </c>
       <c r="J21" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K21" s="6">
         <v>4.6</v>
       </c>
       <c r="L21" s="6">
         <v>28</v>
       </c>
       <c r="M21" s="6">
         <v>2.5</v>
       </c>
       <c r="N21" s="6">
         <v>38</v>
       </c>
       <c r="O21" s="6">
         <v>58.4</v>
       </c>
       <c r="P21" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="5"/>
       <c r="B22" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C22" s="6">
         <v>26.9</v>
       </c>
       <c r="D22" s="6">
         <v>11</v>
       </c>
       <c r="E22" s="6">
         <v>20.7</v>
       </c>
       <c r="F22" s="6">
         <v>13</v>
       </c>
       <c r="G22" s="6">
         <v>19.3</v>
       </c>
       <c r="H22" s="6">
         <v>13</v>
       </c>
       <c r="I22" s="6">
         <v>2.5</v>
       </c>
       <c r="J22" s="6">
         <v>38</v>
       </c>
       <c r="K22" s="6">
         <v>5.0</v>
       </c>
       <c r="L22" s="6">
         <v>27</v>
       </c>
       <c r="M22" s="6">
         <v>4.0</v>
       </c>
       <c r="N22" s="6">
         <v>30</v>
       </c>
       <c r="O22" s="6">
         <v>78.3</v>
       </c>
       <c r="P22" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="5"/>
       <c r="B23" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C23" s="6">
         <v>67.2</v>
       </c>
       <c r="D23" s="6">
         <v>6</v>
       </c>
       <c r="E23" s="6">
         <v>57.1</v>
       </c>
       <c r="F23" s="6">
         <v>7</v>
       </c>
       <c r="G23" s="6">
         <v>41.6</v>
       </c>
       <c r="H23" s="6">
         <v>9</v>
       </c>
       <c r="I23" s="6">
         <v>9.2</v>
       </c>
       <c r="J23" s="6">
         <v>19</v>
       </c>
       <c r="K23" s="6">
         <v>9.4</v>
       </c>
       <c r="L23" s="6">
         <v>19</v>
       </c>
       <c r="M23" s="6">
         <v>15.5</v>
       </c>
       <c r="N23" s="6">
         <v>15</v>
       </c>
       <c r="O23" s="6">
         <v>199.9</v>
       </c>
       <c r="P23" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="5"/>
       <c r="B24" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C24" s="6">
         <v>31.2</v>
       </c>
       <c r="D24" s="6">
         <v>10</v>
       </c>
       <c r="E24" s="6">
         <v>45.0</v>
       </c>
       <c r="F24" s="6">
         <v>8</v>
       </c>
       <c r="G24" s="6">
         <v>24.7</v>
       </c>
       <c r="H24" s="6">
         <v>12</v>
       </c>
       <c r="I24" s="6">
         <v>4.0</v>
       </c>
       <c r="J24" s="6">
         <v>30</v>
       </c>
       <c r="K24" s="6">
         <v>6.8</v>
       </c>
       <c r="L24" s="6">
         <v>23</v>
       </c>
       <c r="M24" s="6">
         <v>46.4</v>
       </c>
       <c r="N24" s="6">
         <v>7</v>
       </c>
       <c r="O24" s="6">
         <v>158.0</v>
       </c>
       <c r="P24" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="5"/>
       <c r="B25" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C25" s="6">
         <v>3.2</v>
       </c>
       <c r="D25" s="6">
         <v>33</v>
       </c>
       <c r="E25" s="6">
         <v>2.9</v>
       </c>
       <c r="F25" s="6">
         <v>35</v>
       </c>
       <c r="G25" s="6">
         <v>59.2</v>
       </c>
       <c r="H25" s="6">
         <v>7</v>
       </c>
       <c r="I25" s="6">
         <v>62.1</v>
       </c>
       <c r="J25" s="6">
         <v>7</v>
       </c>
       <c r="K25" s="6">
         <v>99.4</v>
       </c>
       <c r="L25" s="6">
         <v>5</v>
       </c>
       <c r="M25" s="6">
         <v>56.2</v>
       </c>
       <c r="N25" s="6">
         <v>7</v>
       </c>
       <c r="O25" s="6">
         <v>283.0</v>
       </c>
       <c r="P25" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="5"/>
       <c r="B26" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C26" s="6">
         <v>144.5</v>
       </c>
       <c r="D26" s="6">
         <v>3</v>
       </c>
       <c r="E26" s="6">
         <v>140.3</v>
       </c>
       <c r="F26" s="6">
         <v>4</v>
       </c>
       <c r="G26" s="6">
         <v>165.4</v>
       </c>
       <c r="H26" s="6">
         <v>4</v>
       </c>
       <c r="I26" s="6">
         <v>77.7</v>
       </c>
       <c r="J26" s="6">
         <v>6</v>
       </c>
       <c r="K26" s="6">
         <v>125.1</v>
       </c>
       <c r="L26" s="6">
         <v>5</v>
       </c>
       <c r="M26" s="6">
         <v>124.5</v>
       </c>
       <c r="N26" s="6">
         <v>3</v>
       </c>
       <c r="O26" s="6">
         <v>777.6</v>
       </c>
       <c r="P26" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C27" s="6">
         <v>0.0</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E27" s="6">
         <v>0.0</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G27" s="6">
         <v>0.0</v>
       </c>
       <c r="H27" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I27" s="6">
         <v>0.0</v>
       </c>
       <c r="J27" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K27" s="6">
         <v>0.0</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M27" s="6">
         <v>0.0</v>
       </c>
       <c r="N27" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O27" s="6">
         <v>0.0</v>
       </c>
       <c r="P27" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="5"/>
       <c r="B28" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C28" s="6">
         <v>5.9</v>
       </c>
       <c r="D28" s="6">
         <v>24</v>
       </c>
       <c r="E28" s="6">
         <v>9.6</v>
       </c>
       <c r="F28" s="6">
         <v>19</v>
       </c>
       <c r="G28" s="6">
         <v>17.1</v>
       </c>
       <c r="H28" s="6">
         <v>14</v>
       </c>
       <c r="I28" s="6">
         <v>0.4</v>
       </c>
       <c r="J28" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K28" s="6">
         <v>0.4</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M28" s="6">
         <v>0.0</v>
       </c>
       <c r="N28" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O28" s="6">
         <v>33.4</v>
       </c>
       <c r="P28" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="5"/>
       <c r="B29" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C29" s="6">
         <v>6.6</v>
       </c>
       <c r="D29" s="6">
         <v>23</v>
       </c>
       <c r="E29" s="6">
         <v>29.8</v>
       </c>
       <c r="F29" s="6">
         <v>10</v>
       </c>
       <c r="G29" s="6">
         <v>20.0</v>
       </c>
       <c r="H29" s="6">
         <v>13</v>
       </c>
       <c r="I29" s="6">
         <v>0.7</v>
       </c>
       <c r="J29" s="6">
         <v>71</v>
       </c>
       <c r="K29" s="6">
         <v>0.3</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M29" s="6">
         <v>0.0</v>
       </c>
       <c r="N29" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O29" s="6">
         <v>57.5</v>
       </c>
       <c r="P29" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="5"/>
       <c r="B30" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C30" s="6">
         <v>19.0</v>
       </c>
       <c r="D30" s="6">
         <v>13</v>
       </c>
       <c r="E30" s="6">
         <v>48.0</v>
       </c>
       <c r="F30" s="6">
         <v>8</v>
       </c>
       <c r="G30" s="6">
         <v>49.8</v>
       </c>
       <c r="H30" s="6">
         <v>8</v>
       </c>
       <c r="I30" s="6">
         <v>5.6</v>
       </c>
       <c r="J30" s="6">
         <v>25</v>
       </c>
       <c r="K30" s="6">
         <v>3.1</v>
       </c>
       <c r="L30" s="6">
         <v>33</v>
       </c>
       <c r="M30" s="6">
         <v>4.3</v>
       </c>
       <c r="N30" s="6">
         <v>29</v>
       </c>
       <c r="O30" s="6">
         <v>129.9</v>
       </c>
       <c r="P30" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="5"/>
       <c r="B31" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C31" s="6">
         <v>9.4</v>
       </c>
       <c r="D31" s="6">
         <v>19</v>
       </c>
       <c r="E31" s="6">
         <v>27.3</v>
       </c>
       <c r="F31" s="6">
         <v>11</v>
       </c>
       <c r="G31" s="6">
         <v>19.9</v>
       </c>
       <c r="H31" s="6">
         <v>13</v>
       </c>
       <c r="I31" s="6">
         <v>4.2</v>
       </c>
       <c r="J31" s="6">
         <v>29</v>
       </c>
       <c r="K31" s="6">
         <v>2.7</v>
       </c>
       <c r="L31" s="6">
         <v>35</v>
       </c>
       <c r="M31" s="6">
         <v>26.0</v>
       </c>
       <c r="N31" s="6">
         <v>10</v>
       </c>
       <c r="O31" s="6">
         <v>89.6</v>
       </c>
       <c r="P31" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="5"/>
       <c r="B32" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C32" s="6">
         <v>2.6</v>
       </c>
       <c r="D32" s="6">
         <v>38</v>
       </c>
       <c r="E32" s="6">
         <v>1.1</v>
       </c>
       <c r="F32" s="6">
         <v>58</v>
       </c>
       <c r="G32" s="6">
         <v>47.4</v>
       </c>
       <c r="H32" s="6">
         <v>8</v>
       </c>
       <c r="I32" s="6">
         <v>13.7</v>
       </c>
       <c r="J32" s="6">
         <v>16</v>
       </c>
       <c r="K32" s="6">
         <v>19.8</v>
       </c>
       <c r="L32" s="6">
         <v>13</v>
       </c>
       <c r="M32" s="6">
         <v>3.9</v>
       </c>
       <c r="N32" s="6">
         <v>30</v>
       </c>
       <c r="O32" s="6">
         <v>88.5</v>
       </c>
       <c r="P32" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" s="5"/>
       <c r="B33" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C33" s="6">
         <v>43.5</v>
       </c>
       <c r="D33" s="6">
         <v>8</v>
       </c>
       <c r="E33" s="6">
         <v>115.9</v>
       </c>
       <c r="F33" s="6">
         <v>4</v>
       </c>
       <c r="G33" s="6">
         <v>154.2</v>
       </c>
       <c r="H33" s="6">
         <v>4</v>
       </c>
       <c r="I33" s="6">
         <v>24.7</v>
       </c>
       <c r="J33" s="6">
         <v>12</v>
       </c>
       <c r="K33" s="6">
         <v>26.4</v>
       </c>
       <c r="L33" s="6">
         <v>11</v>
       </c>
       <c r="M33" s="6">
         <v>34.3</v>
       </c>
       <c r="N33" s="6">
         <v>9</v>
       </c>
       <c r="O33" s="6">
         <v>398.9</v>
       </c>
       <c r="P33" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C34" s="6">
         <v>0.0</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E34" s="6">
         <v>0.0</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G34" s="6">
         <v>0.0</v>
       </c>
       <c r="H34" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I34" s="6">
         <v>0.0</v>
       </c>
       <c r="J34" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K34" s="6">
         <v>0.0</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M34" s="6">
         <v>0.0</v>
       </c>
       <c r="N34" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O34" s="6">
         <v>0.0</v>
       </c>
       <c r="P34" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" s="5"/>
       <c r="B35" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C35" s="6">
         <v>21.9</v>
       </c>
       <c r="D35" s="6">
         <v>12</v>
       </c>
       <c r="E35" s="6">
         <v>24.3</v>
       </c>
       <c r="F35" s="6">
         <v>12</v>
       </c>
       <c r="G35" s="6">
         <v>37.6</v>
       </c>
       <c r="H35" s="6">
         <v>9</v>
       </c>
       <c r="I35" s="6">
         <v>0.4</v>
       </c>
       <c r="J35" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K35" s="6">
         <v>5.0</v>
       </c>
       <c r="L35" s="6">
         <v>27</v>
       </c>
       <c r="M35" s="6">
         <v>2.5</v>
       </c>
       <c r="N35" s="6">
         <v>38</v>
       </c>
       <c r="O35" s="6">
         <v>91.7</v>
       </c>
       <c r="P35" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" s="5"/>
       <c r="B36" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C36" s="6">
         <v>33.6</v>
       </c>
       <c r="D36" s="6">
         <v>10</v>
       </c>
       <c r="E36" s="6">
         <v>50.5</v>
       </c>
       <c r="F36" s="6">
         <v>8</v>
       </c>
       <c r="G36" s="6">
         <v>39.3</v>
       </c>
       <c r="H36" s="6">
         <v>9</v>
       </c>
       <c r="I36" s="6">
         <v>3.2</v>
       </c>
       <c r="J36" s="6">
         <v>33</v>
       </c>
       <c r="K36" s="6">
         <v>5.3</v>
       </c>
       <c r="L36" s="6">
         <v>26</v>
       </c>
       <c r="M36" s="6">
         <v>4.0</v>
       </c>
       <c r="N36" s="6">
         <v>30</v>
       </c>
       <c r="O36" s="6">
         <v>135.8</v>
       </c>
       <c r="P36" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" s="5"/>
       <c r="B37" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C37" s="6">
         <v>86.2</v>
       </c>
       <c r="D37" s="6">
         <v>5</v>
       </c>
       <c r="E37" s="6">
         <v>105.1</v>
       </c>
       <c r="F37" s="6">
         <v>5</v>
       </c>
       <c r="G37" s="6">
         <v>91.4</v>
       </c>
       <c r="H37" s="6">
         <v>6</v>
       </c>
       <c r="I37" s="6">
         <v>14.9</v>
       </c>
       <c r="J37" s="6">
         <v>15</v>
       </c>
       <c r="K37" s="6">
         <v>12.5</v>
       </c>
       <c r="L37" s="6">
         <v>16</v>
       </c>
       <c r="M37" s="6">
         <v>19.8</v>
       </c>
       <c r="N37" s="6">
         <v>13</v>
       </c>
       <c r="O37" s="6">
         <v>329.9</v>
       </c>
       <c r="P37" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" s="5"/>
       <c r="B38" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C38" s="6">
         <v>40.5</v>
       </c>
       <c r="D38" s="6">
         <v>9</v>
       </c>
       <c r="E38" s="6">
         <v>72.3</v>
       </c>
       <c r="F38" s="6">
         <v>6</v>
       </c>
       <c r="G38" s="6">
         <v>44.5</v>
       </c>
       <c r="H38" s="6">
         <v>9</v>
       </c>
       <c r="I38" s="6">
         <v>8.2</v>
       </c>
       <c r="J38" s="6">
         <v>21</v>
       </c>
       <c r="K38" s="6">
         <v>9.5</v>
       </c>
       <c r="L38" s="6">
         <v>19</v>
       </c>
       <c r="M38" s="6">
         <v>72.5</v>
       </c>
       <c r="N38" s="6">
         <v>5</v>
       </c>
       <c r="O38" s="6">
         <v>247.6</v>
       </c>
       <c r="P38" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" s="5"/>
       <c r="B39" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C39" s="6">
         <v>5.8</v>
       </c>
       <c r="D39" s="6">
         <v>25</v>
       </c>
       <c r="E39" s="6">
         <v>4.0</v>
       </c>
       <c r="F39" s="6">
         <v>30</v>
       </c>
       <c r="G39" s="6">
         <v>106.6</v>
       </c>
       <c r="H39" s="6">
         <v>5</v>
       </c>
       <c r="I39" s="6">
         <v>75.8</v>
       </c>
       <c r="J39" s="6">
         <v>6</v>
       </c>
       <c r="K39" s="6">
         <v>119.3</v>
       </c>
       <c r="L39" s="6">
         <v>5</v>
       </c>
       <c r="M39" s="6">
         <v>60.1</v>
       </c>
       <c r="N39" s="6">
         <v>7</v>
       </c>
       <c r="O39" s="6">
         <v>371.5</v>
       </c>
       <c r="P39" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" s="5"/>
       <c r="B40" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C40" s="6">
         <v>188.0</v>
       </c>
       <c r="D40" s="6">
         <v>2</v>
       </c>
       <c r="E40" s="6">
         <v>256.2</v>
       </c>
       <c r="F40" s="6">
         <v>2</v>
       </c>
       <c r="G40" s="6">
         <v>319.5</v>
       </c>
       <c r="H40" s="6">
         <v>2</v>
       </c>
       <c r="I40" s="6">
         <v>102.4</v>
       </c>
       <c r="J40" s="6">
         <v>5</v>
       </c>
@@ -2278,289 +2281,289 @@
         <v>158.8</v>
       </c>
       <c r="N40" s="6">
         <v>2</v>
       </c>
       <c r="O40" s="6">
         <v>1176.4</v>
       </c>
       <c r="P40" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16" customHeight="1" ht="21.75">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1417978/599933</t>
           </r>
         </is>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:16" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proprietà (2 classi)</t>
+            <t xml:space="preserve">Eigentum (2 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">carattere naturale della proporzione di conifere</t>
+            <t xml:space="preserve">Naturnähe des Nadelholzanteils</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2691</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:16" customHeight="1" ht="29">
       <c r="A51" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:16" customHeight="1" ht="29">
       <c r="A54" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:16" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:16" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:P3"/>
     <mergeCell ref="A4:P4"/>
     <mergeCell ref="A5:P5"/>
     <mergeCell ref="A6:P6"/>
     <mergeCell ref="A7:P7"/>
     <mergeCell ref="A8:P8"/>
     <mergeCell ref="C10:P10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="M11:N11"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="A13:A19"/>
     <mergeCell ref="A20:A26"/>
     <mergeCell ref="A27:A33"/>
     <mergeCell ref="A34:A40"/>
     <mergeCell ref="A41:P41"/>