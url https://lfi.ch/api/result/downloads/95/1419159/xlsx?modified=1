--- v0 (2026-02-04)
+++ v1 (2026-07-29)
@@ -14,383 +14,383 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>cause of damage gap</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Verhältnis der Schadenflächenarten</t>
+  </si>
+  <si>
+    <t>Ursache der Schadenfläche</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>biogeographical region</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...14 lines deleted...]
-    <t>Switzerland</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>wind</t>
-[...44 lines deleted...]
-    <t>total</t>
+    <t>Wind</t>
+  </si>
+  <si>
+    <t>Schneelast</t>
+  </si>
+  <si>
+    <t>Lawine</t>
+  </si>
+  <si>
+    <t>Steinschlag</t>
+  </si>
+  <si>
+    <t>Murgang, Rutschung</t>
+  </si>
+  <si>
+    <t>Hochwasser</t>
+  </si>
+  <si>
+    <t>Waldbrand</t>
+  </si>
+  <si>
+    <t>Insekten</t>
+  </si>
+  <si>
+    <t>Pilze, Viren, Bakterien</t>
+  </si>
+  <si>
+    <t>Wildtiere</t>
+  </si>
+  <si>
+    <t>Vieh</t>
+  </si>
+  <si>
+    <t>Holzernte</t>
+  </si>
+  <si>
+    <t>andere menschliche Ursache</t>
+  </si>
+  <si>
+    <t>Vitalitätsverlust durch Trockenheit</t>
+  </si>
+  <si>
+    <t>übriger Vitalitätsverlust</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1419159/600516</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ratio of the types of damage gaps</t>
+      <t xml:space="preserve">Verhältnis der Schadenflächenarten</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #419</t>
     </r>
   </si>
   <si>
-    <t>Ratio of the different damage events (e.g. wind, insects) which led to damage gaps. The ratio is determined on the basis of those damage gaps that account for at least 10% of the interpretation area (50 × 50 m) and on which, according to the information provided by the local forest services, only one damage event occurred. The target value thus allows comparisons of inventories from NFI3 onwards.</t>
+    <t>Verhältnis der verschiedenen Schadenereignisse (z.B. Wind, Insekten), die zu Schadenflächen geführt haben. Ermittelt wird das Verhältnis anhand derjenigen Schadenflächen, die mindestens 10% der Interpretationsfläche (50 × 50 m) ausmachen und auf denen gemässs den Angaben des lokalen Forstdienstes nur ein Schadenereignis auftrat. Die Zielgrösse erlaubt so Vergleiche zwischen den Inventuren ab dem LFI3.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cause of damage gap</t>
+      <t xml:space="preserve">Ursache der Schadenfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2679</t>
     </r>
   </si>
   <si>
-    <t>Cause of the damage gap, e.g. storm, drought, insect or fungal infestation or timber harvesting. Reference: Forest Service Survey (MID 600: Art der Schadenflächen)</t>
+    <t>Ereignis, das die Schadenfläche verursachte (z.B. Sturm, Trockenheit, Insekten- oder Pilzbefall, Holzernte). Grundlage: Forstdienstbefragung (MID 600: Art der Schadenflächen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -742,51 +742,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1708,235 +1708,235 @@
         <v>100.0</v>
       </c>
       <c r="M29" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N29" s="6">
         <v>100.0</v>
       </c>
       <c r="O29" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="21.75">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1419159/600516</t>
           </r>
         </is>
       </c>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ratio of the types of damage gaps</t>
+            <t xml:space="preserve">Verhältnis der Schadenflächenarten</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #419</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cause of damage gap</t>
+            <t xml:space="preserve">Ursache der Schadenfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2679</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:15" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>