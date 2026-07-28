--- v0 (2026-02-04)
+++ v1 (2026-07-28)
@@ -14,407 +14,407 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>cause of damage gap</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Verhältnis der Schadenflächenarten</t>
+  </si>
+  <si>
+    <t>Ursache der Schadenfläche</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...47 lines deleted...]
-    <t>Switzerland</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>wind</t>
-[...44 lines deleted...]
-    <t>total</t>
+    <t>Wind</t>
+  </si>
+  <si>
+    <t>Schneelast</t>
+  </si>
+  <si>
+    <t>Lawine</t>
+  </si>
+  <si>
+    <t>Steinschlag</t>
+  </si>
+  <si>
+    <t>Murgang, Rutschung</t>
+  </si>
+  <si>
+    <t>Hochwasser</t>
+  </si>
+  <si>
+    <t>Waldbrand</t>
+  </si>
+  <si>
+    <t>Insekten</t>
+  </si>
+  <si>
+    <t>Pilze, Viren, Bakterien</t>
+  </si>
+  <si>
+    <t>Wildtiere</t>
+  </si>
+  <si>
+    <t>Vieh</t>
+  </si>
+  <si>
+    <t>Holzernte</t>
+  </si>
+  <si>
+    <t>andere menschliche Ursache</t>
+  </si>
+  <si>
+    <t>Vitalitätsverlust durch Trockenheit</t>
+  </si>
+  <si>
+    <t>übriger Vitalitätsverlust</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1419163/600520</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ratio of the types of damage gaps</t>
+      <t xml:space="preserve">Verhältnis der Schadenflächenarten</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #419</t>
     </r>
   </si>
   <si>
-    <t>Ratio of the different damage events (e.g. wind, insects) which led to damage gaps. The ratio is determined on the basis of those damage gaps that account for at least 10% of the interpretation area (50 × 50 m) and on which, according to the information provided by the local forest services, only one damage event occurred. The target value thus allows comparisons of inventories from NFI3 onwards.</t>
+    <t>Verhältnis der verschiedenen Schadenereignisse (z.B. Wind, Insekten), die zu Schadenflächen geführt haben. Ermittelt wird das Verhältnis anhand derjenigen Schadenflächen, die mindestens 10% der Interpretationsfläche (50 × 50 m) ausmachen und auf denen gemässs den Angaben des lokalen Forstdienstes nur ein Schadenereignis auftrat. Die Zielgrösse erlaubt so Vergleiche zwischen den Inventuren ab dem LFI3.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cause of damage gap</t>
+      <t xml:space="preserve">Ursache der Schadenfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2679</t>
     </r>
   </si>
   <si>
-    <t>Cause of the damage gap, e.g. storm, drought, insect or fungal infestation or timber harvesting. Reference: Forest Service Survey (MID 600: Art der Schadenflächen)</t>
+    <t>Ereignis, das die Schadenfläche verursachte (z.B. Sturm, Trockenheit, Insekten- oder Pilzbefall, Holzernte). Grundlage: Forstdienstbefragung (MID 600: Art der Schadenflächen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -766,51 +766,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -2660,51 +2660,51 @@
         <v>100.0</v>
       </c>
       <c r="AC29" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD29" s="6">
         <v>100.0</v>
       </c>
       <c r="AE29" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:31" customHeight="1" ht="21.75">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1419163/600520</t>
           </r>
         </is>
       </c>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
@@ -2720,191 +2720,191 @@
       <c r="U30" s="3"/>
       <c r="V30" s="3"/>
       <c r="W30" s="3"/>
       <c r="X30" s="3"/>
       <c r="Y30" s="3"/>
       <c r="Z30" s="3"/>
       <c r="AA30" s="3"/>
       <c r="AB30" s="3"/>
       <c r="AC30" s="3"/>
       <c r="AD30" s="3"/>
       <c r="AE30" s="3"/>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ratio of the types of damage gaps</t>
+            <t xml:space="preserve">Verhältnis der Schadenflächenarten</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #419</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cause of damage gap</t>
+            <t xml:space="preserve">Ursache der Schadenfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2679</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:31" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="39" spans="1:31">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:31" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:31">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:31" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="45" spans="1:31">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:31" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>