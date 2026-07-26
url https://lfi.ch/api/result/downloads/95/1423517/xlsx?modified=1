--- v0 (2026-01-10)
+++ v1 (2026-07-26)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>valore quale biotopo (3 classi) · tipo di riserva (2023)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>biotope value (3 classes) · reserve type</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotale</t>
+      <t xml:space="preserve">: %, subtotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,290 +172,290 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
-[...5 lines deleted...]
-    <t>tipo di riserva (2023)</t>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>biotope value (3 classes)</t>
+  </si>
+  <si>
+    <t>reserve type</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>riserva forestale naturale</t>
-[...17 lines deleted...]
-    <t>elevato</t>
+    <t>natural forest reserve</t>
+  </si>
+  <si>
+    <t>special forest reserve</t>
+  </si>
+  <si>
+    <t>other forest</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>low</t>
+  </si>
+  <si>
+    <t>medium</t>
+  </si>
+  <si>
+    <t>high</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1423517/604003</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">forest area</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">valore quale biotopo (3 classi)</t>
+      <t xml:space="preserve">biotope value (3 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2694</t>
     </r>
   </si>
   <si>
-    <t>Valore ecologico del bosco come habitat per animali e piante, in tre classi. Il valore quale biotopo si basa sui tre indicatori «carattere naturale della proporzione di conifere», «diversità delle specie legnose» e «diversità strutturale».</t>
+    <t>Ecological value of the forest as a habitat for animals and plants – in three classes. Its value as a biotope is based on the three indicators «naturalness of the proportion of conifers», «diversity of woody species» and «structural diversity».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo di riserva (2023)</t>
+      <t xml:space="preserve">reserve type</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2707</t>
     </r>
   </si>
   <si>
-    <t>Tipo di riserva forestale (riserva forestale naturale, riserva forestale speciale, altra foresta), in base alle riserve forestali definite dai cantoni (2023) e alla decisione bosco/non bosco nel rispettivo inventario. Fonte: dati GIS dell'UFAM (2023), nonché rilievo sul terreno (MID 816) oppure - nel caso di un bosco inaccessibile - interpretazione di foto aeree</t>
+    <t>Type of forest reserve («natural forest reserve», «special forest reserve“ or «other forest»), based on the forest reserves as designated by the cantons (as of 2023) and the forest/non-forest decision of the respective Inventory. Reference: GIS data from FOEN, 2023, and Field Survey (MID 816) or – if the forest is inaccessible – aerial photo interpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -807,52 +807,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -5306,51 +5306,51 @@
         <v>100.0</v>
       </c>
       <c r="AZ37" s="6" t="s">
         <v>40</v>
       </c>
       <c r="BA37" s="6">
         <v>100.0</v>
       </c>
       <c r="BB37" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:54" customHeight="1" ht="21.75">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1423517/604003</t>
           </r>
         </is>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
@@ -5388,226 +5388,226 @@
       <c r="AR38" s="3"/>
       <c r="AS38" s="3"/>
       <c r="AT38" s="3"/>
       <c r="AU38" s="3"/>
       <c r="AV38" s="3"/>
       <c r="AW38" s="3"/>
       <c r="AX38" s="3"/>
       <c r="AY38" s="3"/>
       <c r="AZ38" s="3"/>
       <c r="BA38" s="3"/>
       <c r="BB38" s="3"/>
     </row>
     <row r="41" spans="1:54">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">forest area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:54" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:54">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">valore quale biotopo (3 classi)</t>
+            <t xml:space="preserve">biotope value (3 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2694</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:54" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="47" spans="1:54">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo di riserva (2023)</t>
+            <t xml:space="preserve">reserve type</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2707</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:54" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="50" spans="1:54">
       <c r="A50" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:54" customHeight="1" ht="29">
       <c r="A51" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="53" spans="1:54">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:54" customHeight="1" ht="29">
       <c r="A54" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="56" spans="1:54">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:54" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>