--- v0 (2026-01-09)
+++ v1 (2026-07-24)
@@ -14,397 +14,397 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>NaiS-Vegetationshöhenstufen (6 Klassen) · Reservatstyp (2023)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes) · type de réserve (2023)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Produktionsregion</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...2 lines deleted...]
-    <t>Produktionsregion</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...17 lines deleted...]
-    <t>Reservatstyp (2023)</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
+  </si>
+  <si>
+    <t>type de réserve (2023)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Naturwaldreservat</t>
-[...11 lines deleted...]
-    <t>obersubalpin</t>
+    <t>réserve forestière naturelle</t>
+  </si>
+  <si>
+    <t>réserve forestière spéciale</t>
+  </si>
+  <si>
+    <t>autre forêt</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>subalpin supérieur</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>hochmontan</t>
-[...8 lines deleted...]
-    <t>hyperinsubrisch und kollin</t>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1424400/604886</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Reservatstyp (2023)</t>
+      <t xml:space="preserve">type de réserve (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2707</t>
     </r>
   </si>
   <si>
-    <t>Typ des Waldreservats (Naturwaldreservat, Sonderwaldreservat, übriger Wald), basierend auf den Waldreservaten nach Angabe der Kantone (Stand 2023) und dem Wald-/Nichtwald-Entscheid der jeweiligen Inventur. Grundlage: GIS-Daten BAFU (2023) sowie Feldaufnahme (MID 816) oder - wenn Wald nicht zugänglich - Luftbildinterpretation</t>
+    <t>Type de réserve forestière (réserve forestière naturelle, réserve forestière spéciale, autre forêt), en fonction des réserves forestières indiquées par les cantons (état 2023) et de la décision forêt/hors forêt de l'inventaire concerné. Source: données SIG de l'OFEV (2023) et relevé de terrain (MID 816) ou - si la forêt n'est pas accessible - interprétation des photos aériennes</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Produktionsregion</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -756,52 +756,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -2611,268 +2611,268 @@
         <v>100.0</v>
       </c>
       <c r="L52" s="6" t="s">
         <v>20</v>
       </c>
       <c r="M52" s="6">
         <v>100.0</v>
       </c>
       <c r="N52" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:14" customHeight="1" ht="21.75">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1424400/604886</t>
           </r>
         </is>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:14" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:14" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Reservatstyp (2023)</t>
+            <t xml:space="preserve">type de réserve (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2707</t>
           </r>
         </is>
       </c>
     </row>
     <row r="63" spans="1:14" customHeight="1" ht="29">
       <c r="A63" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Produktionsregion</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="66" spans="1:14" customHeight="1" ht="29">
       <c r="A66" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="69" spans="1:14" customHeight="1" ht="29">
       <c r="A69" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="72" spans="1:14" customHeight="1" ht="29">
       <c r="A72" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>