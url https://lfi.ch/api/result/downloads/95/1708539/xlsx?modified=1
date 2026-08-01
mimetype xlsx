--- v0 (2026-07-29)
+++ v1 (2026-08-01)
@@ -14,353 +14,353 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Stand der Waldentwicklungspläne (WEP)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>stato della pianificazione forestale regionale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeografische Region</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione biogeografica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald LFI4/LFI5</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: bosco accessibile IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...30 lines deleted...]
-    <t>Schweiz</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+    </r>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>WEP geplant oder vorgesehen</t>
-[...8 lines deleted...]
-    <t>vergleichbares kantonales Planungswerk in Kraft</t>
+    <t>PFR pianificato o previsto</t>
+  </si>
+  <si>
+    <t>PFR in corso di elaborazione</t>
+  </si>
+  <si>
+    <t>PFR in vigore</t>
+  </si>
+  <si>
+    <t>documento di pianificazione cantonale analogo in vigore</t>
   </si>
   <si>
     <t>Keine regionale Planung</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1708539/608401</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Stand der Waldentwicklungspläne (WEP)</t>
+      <t xml:space="preserve">stato della pianificazione forestale regionale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #688</t>
     </r>
   </si>
   <si>
-    <t>Erarbeitungsstand des Waldentwicklungsplans oder eines vergleichbaren kantonalen forstlichen Planungswerks. Grundlage: Forstdienstbefragung (MID 803: Stand der Waldentwicklungspläne)</t>
+    <t>Stato di elaborazione del piano forestale regionale o di un equivalente documento di pianificazione forestale cantonale. Fonte: inchiesta presso il servizio forestale (MID 803: Stand der Waldentwicklungspläne)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeografische Region</t>
+      <t xml:space="preserve">regione biogeografica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald LFI4/LFI5</t>
+      <t xml:space="preserve">bosco accessibile IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2608</t>
     </r>
   </si>
   <si>
-    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war) und zu Fuss aufgesucht werden konnte.</t>
+    <t>Area che soddisfa la definizione di bosco dell'IFN sia nell'IFN4 (2009-2017) che nell'IFN5 (2018-2026), ossia che è «bosco esclusi gli arbusteti» o «arbusteto» ed è stata raggiunta a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -712,51 +712,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1208,235 +1208,235 @@
         <v>175.6</v>
       </c>
       <c r="M19" s="6">
         <v>2</v>
       </c>
       <c r="N19" s="6">
         <v>1237.7</v>
       </c>
       <c r="O19" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1708539/608401</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Stand der Waldentwicklungspläne (WEP)</t>
+            <t xml:space="preserve">stato della pianificazione forestale regionale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #688</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeografische Region</t>
+            <t xml:space="preserve">regione biogeografica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald LFI4/LFI5</t>
+            <t xml:space="preserve">bosco accessibile IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2608</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>