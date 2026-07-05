--- v0 (2026-06-14)
+++ v1 (2026-07-05)
@@ -1,144 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>numero di alberi con rilievo della brucatura (senza estrapol.)</t>
+    <t>Anzahl auf Verbiss beurteilte Bäume (ohne Hochrechnung)</t>
   </si>
   <si>
-    <t>bosco di protezione (2022) · specie arborea principale del bosco giovane (conteggio)</t>
+    <t>Schutzwald (2022) · Hauptbaumart im Jungwald (Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: n</t>
+      <t xml:space="preserve">: Stk.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN2-IFN5 (area boscabile)</t>
+      <t xml:space="preserve">: bestockbarer zugänglicher Wald ohne Gebüschwald LFI2-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>cantone</t>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,323 +172,323 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>bosco di protezione (2022)</t>
+    <t>Schutzwald (2022)</t>
   </si>
   <si>
-    <t>specie arborea principale del bosco giovane (conteggio)</t>
+    <t>Hauptbaumart im Jungwald (Zählung)</t>
   </si>
   <si>
-    <t>n</t>
+    <t>Stk.</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>abete rosso</t>
+    <t>Fichte</t>
   </si>
   <si>
-    <t>abete bianco</t>
+    <t>Tanne</t>
   </si>
   <si>
-    <t>pino</t>
+    <t>Föhre</t>
   </si>
   <si>
-    <t>larice</t>
+    <t>Lärche</t>
   </si>
   <si>
-    <t>cembro</t>
+    <t>Arve</t>
   </si>
   <si>
-    <t>altre conifere</t>
+    <t>übrige Nadelhölzer</t>
   </si>
   <si>
-    <t>faggio</t>
+    <t>Buche</t>
   </si>
   <si>
-    <t>acero</t>
+    <t>Ahorn</t>
   </si>
   <si>
-    <t>frassino</t>
+    <t>Esche</t>
   </si>
   <si>
-    <t>quercia</t>
+    <t>Eiche</t>
   </si>
   <si>
-    <t>castagno</t>
+    <t>Kastanie</t>
   </si>
   <si>
-    <t>altre latifoglie</t>
+    <t>übrige Laubhölzer</t>
   </si>
   <si>
-    <t>specie non rilevate in tutti gli inventari</t>
+    <t>nicht in allen Inventuren erhobene Arten</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>all'interno</t>
+    <t>innerhalb</t>
   </si>
   <si>
-    <t>all'esterno</t>
+    <t>ausserhalb</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1991538/611248</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di alberi con rilievo della brucatura (senza estrapol.)</t>
+      <t xml:space="preserve">Anzahl auf Verbiss beurteilte Bäume (ohne Hochrechnung)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #431</t>
     </r>
   </si>
   <si>
-    <t>Numero effettivo di alberi di conifere e latifoglie che sono stati esaminati in relazione alla brucatura durante il rilievo su terreno (senza estrapolazione).</t>
+    <t>Tatsächliche Anzahl Nadel- und Laubbäume, die bei der Feldaufnahme auf Verbiss beurteilt worden sind (keine Hochrechnung).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione (2022)</t>
+      <t xml:space="preserve">Schutzwald (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2576</t>
     </r>
   </si>
   <si>
-    <t>Superficie all'interno/all'esterno del bosco di protezione, così come definito dai Cantoni nel 2022 in base ai criteri armonizzati di SilvaProtect (Losey &amp; Wehrli 2013). Nel 2022 il Canton Argovia non aveva ancora definito il bosco di protezione. Fonte: dati GIS dell'UFAM, 2022</t>
+    <t>Fläche innerhalb/ausserhalb des Schutzwalds, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von SilvaProtect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten. Im Jahr 2022 verfügte der Kanton Aargau noch über keine Schutzwaldausscheidung. Grundlage: GIS-Daten BAFU, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea principale del bosco giovane (conteggio)</t>
+      <t xml:space="preserve">Hauptbaumart im Jungwald (Zählung)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2625</t>
     </r>
   </si>
   <si>
-    <t>Specie delle piante del bosco giovane da 10 cm di altezza fino a 11,9 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere», «altre latifoglie» e «specie non rilevate in tutti gli inventari». Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 1051: Jungwaldpflanzenart)</t>
+    <t>Art der Jungwaldpflanzen von 10 cm Höhe bis 11,9 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn wichtigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelhölzer», «übrige Laubhölzer» und «nicht in allen Inventuren erhobene Arten». Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN2-IFN5 (area boscabile)</t>
+      <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald LFI2-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2615</t>
     </r>
   </si>
   <si>
-    <t>Bosco che nei quattro inventari IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) e IFN5 (2018-2026) era coperto per meno di due terzi da arbusti, era accessibile a piedi ed era potenzialmente boscabile, cioè non era occupato da strade forestali, strutture ricreative, torrenti, canali valangari, ecc.</t>
+    <t>Wald, der in den vier Inventuren LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war, zu Fuss aufgesucht werden konnte und bestockbar war, also nicht von Waldstrassen, Erholungsanlagen, Bächen, Lawinenzügen u.dgl. besetzt war.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -822,115 +822,115 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="27" max="27" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="33" max="33" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="35" max="35" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="37" max="37" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="39" max="39" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="41" max="41" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="41" max="41" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="43" max="43" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="45" max="45" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="47" max="47" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="49" max="49" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="51" max="51" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="53" max="53" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="53" max="53" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:54">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:54">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" t="s">
@@ -11001,51 +11001,51 @@
         <v>1601</v>
       </c>
       <c r="AZ72" s="6" t="s">
         <v>40</v>
       </c>
       <c r="BA72" s="6">
         <v>17390</v>
       </c>
       <c r="BB72" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="73" spans="1:54" customHeight="1" ht="21.75">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1991538/611248</t>
           </r>
         </is>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
@@ -11083,226 +11083,226 @@
       <c r="AR73" s="3"/>
       <c r="AS73" s="3"/>
       <c r="AT73" s="3"/>
       <c r="AU73" s="3"/>
       <c r="AV73" s="3"/>
       <c r="AW73" s="3"/>
       <c r="AX73" s="3"/>
       <c r="AY73" s="3"/>
       <c r="AZ73" s="3"/>
       <c r="BA73" s="3"/>
       <c r="BB73" s="3"/>
     </row>
     <row r="76" spans="1:54">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di alberi con rilievo della brucatura (senza estrapol.)</t>
+            <t xml:space="preserve">Anzahl auf Verbiss beurteilte Bäume (ohne Hochrechnung)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #431</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:54" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="79" spans="1:54">
       <c r="A79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione (2022)</t>
+            <t xml:space="preserve">Schutzwald (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2576</t>
           </r>
         </is>
       </c>
     </row>
     <row r="80" spans="1:54" customHeight="1" ht="29">
       <c r="A80" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="82" spans="1:54">
       <c r="A82" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea principale del bosco giovane (conteggio)</t>
+            <t xml:space="preserve">Hauptbaumart im Jungwald (Zählung)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2625</t>
           </r>
         </is>
       </c>
     </row>
     <row r="83" spans="1:54" customHeight="1" ht="29">
       <c r="A83" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="85" spans="1:54">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="86" spans="1:54" customHeight="1" ht="29">
       <c r="A86" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="88" spans="1:54">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN2-IFN5 (area boscabile)</t>
+            <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald LFI2-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2615</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:54" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="91" spans="1:54">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:54" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>