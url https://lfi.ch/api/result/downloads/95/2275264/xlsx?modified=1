--- v0 (2026-01-10)
+++ v1 (2026-09-10)
@@ -1,512 +1,381 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
-[...96 lines deleted...]
-    <t>time of last treatment (in 10-year classes)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Vorrangfunktion (LFI5): Naturschutz · NaiS-Vegetationshöhenstufen (3 Klassen) · Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Forstkreis (2024)</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 ha</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Vorrangfunktion (LFI5): Naturschutz</t>
+  </si>
+  <si>
+    <t>Ja</t>
+  </si>
+  <si>
+    <t>Nein</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (3 Klassen)</t>
+  </si>
+  <si>
+    <t>Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>=10 years ago</t>
-[...255 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>vor =10 Jahren</t>
+  </si>
+  <si>
+    <t>vor 11-20 Jahren</t>
+  </si>
+  <si>
+    <t>vor 21-30 Jahren</t>
+  </si>
+  <si>
+    <t>vor 31-40 Jahren</t>
+  </si>
+  <si>
+    <t>vor 41-50 Jahren</t>
+  </si>
+  <si>
+    <t>vor 51-100 Jahren</t>
+  </si>
+  <si>
+    <t>letzter Eingriff vor &gt;100 Jahren oder nie genutzt</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>montan</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch, kollin, submontan</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI4/LFI5 [2282]
+Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Forstkreis (2024) [FOKREIS51, 2777], ausgeblendet
+Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable wurde im Jahr 2024 implementiert und basiert auf einer Erhebung bei den kantonalen Forstdiensten in den Jahren 2022/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Waldfläche [44], ha
+Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Vorrangfunktion (LFI5): Naturschutz [WAFKTVORLFI5NS, 2761]
+Vorhandensein der Vorrangfunktion «Naturschutz» gemäss forstlicher Planung oder gutachterlicher Einschätzung durch den lokalen Forstdienst zum Zeitpunkt des LFI5 (2018-2026). Grundlage: Forstdienstbefragung (MID 911: Vorrangfunktion 2)</t>
+  </si>
+  <si>
+    <t>gerechnet am 30.03.2024 19:23:16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>Ja, Nein, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (3 Klassen) [NAISHSTKOMB3KL, 2668]
+Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf drei Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in sechs Klassen (NAISHSTKOMB6KL) dar, indem die Klassen «hyperinsubrisch und kollin» und «submontan» zur Klasse «hyperinsubrisch, kollin, submontan», die Stufen «unter- und obermontan» und «hochmontan» zur Stufe «montan» und die Stufen «subalpin» und «obersubalpin» zur Stufe «subalpin» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 30.03.2024 17:02:57</t>
+  </si>
+  <si>
+    <t>keine Angabe, subalpin, montan, hyperinsubrisch, kollin, submontan, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 3: </t>
+  </si>
+  <si>
+    <t>Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen) [LETZNUKLA10, 1256]
+Anzahl Jahre seit dem letzten waldbaulichen Eingriff in Klassen zu zehn Jahren. Als waldbauliche Eingriffe gelten Nutzungs- und Pflegeeingriffe, Pflanzungen und Aufforstungen sowie Sanitär- und Sicherheitseingriffe. Grundlage: Forstdienstbefragung (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 05:30:54</t>
+  </si>
+  <si>
+    <t>keine Angabe, vor =10 Jahren, vor 11-20 Jahren, vor 21-30 Jahren, vor 31-40 Jahren, vor 41-50 Jahren, vor 51-100 Jahren, letzter Eingriff vor &gt;100 Jahren oder nie genutzt, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -767,1571 +636,1734 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H80"/>
+  <dimension ref="A1:H89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B59" sqref="B59:H89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="4"/>
-[...1 lines deleted...]
-      <c r="C10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="4"/>
-[...3 lines deleted...]
-      <c r="H10" s="4"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="4"/>
-[...1 lines deleted...]
-      <c r="C11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3"/>
+      <c r="C11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D11" s="4"/>
-      <c r="E11" s="4" t="s">
+      <c r="D11" s="3"/>
+      <c r="E11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F11" s="4"/>
-      <c r="G11" s="4" t="s">
+      <c r="F11" s="3"/>
+      <c r="G11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="H11" s="4"/>
+      <c r="H11" s="3"/>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="7">
-[...14 lines deleted...]
-      <c r="H13" s="7" t="s">
+      <c r="C13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H13" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="5"/>
-      <c r="B14" s="6" t="s">
+      <c r="A14" s="4"/>
+      <c r="B14" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C14" s="7">
-[...14 lines deleted...]
-      <c r="H14" s="7" t="s">
+      <c r="C14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H14" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="5"/>
-      <c r="B15" s="5" t="s">
+      <c r="A15" s="4"/>
+      <c r="B15" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="7">
-[...14 lines deleted...]
-      <c r="H15" s="7" t="s">
+      <c r="C15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H15" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="5"/>
-      <c r="B16" s="5" t="s">
+      <c r="A16" s="4"/>
+      <c r="B16" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="7">
-[...14 lines deleted...]
-      <c r="H16" s="7" t="s">
+      <c r="C16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17" s="5"/>
-      <c r="B17" s="5" t="s">
+      <c r="A17" s="4"/>
+      <c r="B17" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C17" s="7">
-[...14 lines deleted...]
-      <c r="H17" s="7" t="s">
+      <c r="C17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18" s="5"/>
-      <c r="B18" s="5" t="s">
+      <c r="A18" s="4"/>
+      <c r="B18" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C18" s="7">
-[...14 lines deleted...]
-      <c r="H18" s="7" t="s">
+      <c r="C18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H18" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19" s="5"/>
-      <c r="B19" s="5" t="s">
+      <c r="A19" s="4"/>
+      <c r="B19" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C19" s="7">
-[...14 lines deleted...]
-      <c r="H19" s="7" t="s">
+      <c r="C19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H19" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20" s="5"/>
-      <c r="B20" s="5" t="s">
+      <c r="A20" s="4"/>
+      <c r="B20" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="C20" s="7">
-[...14 lines deleted...]
-      <c r="H20" s="7" t="s">
+      <c r="C20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H20" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21" s="5"/>
-      <c r="B21" s="5" t="s">
+      <c r="A21" s="4"/>
+      <c r="B21" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C21" s="7">
-[...14 lines deleted...]
-      <c r="H21" s="7" t="s">
+      <c r="C21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H21" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="5" t="s">
+      <c r="B22" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C22" s="7">
-[...14 lines deleted...]
-      <c r="H22" s="7" t="s">
+      <c r="C22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H22" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23" s="5"/>
-      <c r="B23" s="6" t="s">
+      <c r="A23" s="4"/>
+      <c r="B23" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C23" s="7">
+      <c r="C23" s="5">
         <v>2.4</v>
       </c>
-      <c r="D23" s="7">
+      <c r="D23" s="5">
         <v>38</v>
       </c>
-      <c r="E23" s="7">
+      <c r="E23" s="5">
         <v>23.8</v>
       </c>
-      <c r="F23" s="7">
+      <c r="F23" s="5">
         <v>12</v>
       </c>
-      <c r="G23" s="7">
+      <c r="G23" s="5">
         <v>26.3</v>
       </c>
-      <c r="H23" s="7">
+      <c r="H23" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24" s="5"/>
-      <c r="B24" s="5" t="s">
+      <c r="A24" s="4"/>
+      <c r="B24" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C24" s="7">
+      <c r="C24" s="5">
         <v>1.5</v>
       </c>
-      <c r="D24" s="7">
+      <c r="D24" s="5">
         <v>50</v>
       </c>
-      <c r="E24" s="7">
+      <c r="E24" s="5">
         <v>13.8</v>
       </c>
-      <c r="F24" s="7">
+      <c r="F24" s="5">
         <v>16</v>
       </c>
-      <c r="G24" s="7">
+      <c r="G24" s="5">
         <v>15.3</v>
       </c>
-      <c r="H24" s="7">
+      <c r="H24" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25" s="5"/>
-      <c r="B25" s="5" t="s">
+      <c r="A25" s="4"/>
+      <c r="B25" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C25" s="7">
+      <c r="C25" s="5">
         <v>1.4</v>
       </c>
-      <c r="D25" s="7">
+      <c r="D25" s="5">
         <v>50</v>
       </c>
-      <c r="E25" s="7">
+      <c r="E25" s="5">
         <v>14.2</v>
       </c>
-      <c r="F25" s="7">
+      <c r="F25" s="5">
         <v>16</v>
       </c>
-      <c r="G25" s="7">
+      <c r="G25" s="5">
         <v>15.6</v>
       </c>
-      <c r="H25" s="7">
+      <c r="H25" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26" s="5"/>
-      <c r="B26" s="5" t="s">
+      <c r="A26" s="4"/>
+      <c r="B26" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C26" s="7">
+      <c r="C26" s="5">
         <v>2.2</v>
       </c>
-      <c r="D26" s="7">
+      <c r="D26" s="5">
         <v>41</v>
       </c>
-      <c r="E26" s="7">
+      <c r="E26" s="5">
         <v>18.7</v>
       </c>
-      <c r="F26" s="7">
+      <c r="F26" s="5">
         <v>14</v>
       </c>
-      <c r="G26" s="7">
+      <c r="G26" s="5">
         <v>20.9</v>
       </c>
-      <c r="H26" s="7">
+      <c r="H26" s="5">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27" s="5"/>
-      <c r="B27" s="5" t="s">
+      <c r="A27" s="4"/>
+      <c r="B27" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C27" s="7">
+      <c r="C27" s="5">
         <v>1.4</v>
       </c>
-      <c r="D27" s="7">
+      <c r="D27" s="5">
         <v>50</v>
       </c>
-      <c r="E27" s="7">
+      <c r="E27" s="5">
         <v>14.2</v>
       </c>
-      <c r="F27" s="7">
+      <c r="F27" s="5">
         <v>16</v>
       </c>
-      <c r="G27" s="7">
+      <c r="G27" s="5">
         <v>15.6</v>
       </c>
-      <c r="H27" s="7">
+      <c r="H27" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="5"/>
-      <c r="B28" s="5" t="s">
+      <c r="A28" s="4"/>
+      <c r="B28" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="7">
+      <c r="C28" s="5">
         <v>5.7</v>
       </c>
-      <c r="D28" s="7">
+      <c r="D28" s="5">
         <v>25</v>
       </c>
-      <c r="E28" s="7">
+      <c r="E28" s="5">
         <v>39.6</v>
       </c>
-      <c r="F28" s="7">
+      <c r="F28" s="5">
         <v>9</v>
       </c>
-      <c r="G28" s="7">
+      <c r="G28" s="5">
         <v>45.3</v>
       </c>
-      <c r="H28" s="7">
+      <c r="H28" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29" s="5"/>
-      <c r="B29" s="5" t="s">
+      <c r="A29" s="4"/>
+      <c r="B29" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="C29" s="7">
+      <c r="C29" s="5">
         <v>10.3</v>
       </c>
-      <c r="D29" s="7">
+      <c r="D29" s="5">
         <v>19</v>
       </c>
-      <c r="E29" s="7">
+      <c r="E29" s="5">
         <v>32.0</v>
       </c>
-      <c r="F29" s="7">
+      <c r="F29" s="5">
         <v>10</v>
       </c>
-      <c r="G29" s="7">
+      <c r="G29" s="5">
         <v>42.3</v>
       </c>
-      <c r="H29" s="7">
+      <c r="H29" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:8">
-      <c r="A30" s="5"/>
-      <c r="B30" s="5" t="s">
+      <c r="A30" s="4"/>
+      <c r="B30" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C30" s="7">
+      <c r="C30" s="5">
         <v>25.0</v>
       </c>
-      <c r="D30" s="7">
+      <c r="D30" s="5">
         <v>12</v>
       </c>
-      <c r="E30" s="7">
-[...2 lines deleted...]
-      <c r="F30" s="7">
+      <c r="E30" s="5">
+        <v>156.19999999999999</v>
+      </c>
+      <c r="F30" s="5">
         <v>4</v>
       </c>
-      <c r="G30" s="7">
-[...2 lines deleted...]
-      <c r="H30" s="7">
+      <c r="G30" s="5">
+        <v>181.19999999999999</v>
+      </c>
+      <c r="H30" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:8">
-      <c r="A31" s="5" t="s">
+      <c r="A31" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B31" s="5" t="s">
+      <c r="B31" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C31" s="7">
-[...14 lines deleted...]
-      <c r="H31" s="7" t="s">
+      <c r="C31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H31" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:8">
-      <c r="A32" s="5"/>
-      <c r="B32" s="6" t="s">
+      <c r="A32" s="4"/>
+      <c r="B32" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C32" s="7">
+      <c r="C32" s="5">
         <v>15.2</v>
       </c>
-      <c r="D32" s="7">
+      <c r="D32" s="5">
         <v>15</v>
       </c>
-      <c r="E32" s="7">
-[...2 lines deleted...]
-      <c r="F32" s="7">
+      <c r="E32" s="5">
+        <v>262.19999999999999</v>
+      </c>
+      <c r="F32" s="5">
         <v>3</v>
       </c>
-      <c r="G32" s="7">
-[...2 lines deleted...]
-      <c r="H32" s="7">
+      <c r="G32" s="5">
+        <v>277.39999999999998</v>
+      </c>
+      <c r="H32" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:8">
-      <c r="A33" s="5"/>
-      <c r="B33" s="5" t="s">
+      <c r="A33" s="4"/>
+      <c r="B33" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C33" s="7">
+      <c r="C33" s="5">
         <v>10.8</v>
       </c>
-      <c r="D33" s="7">
+      <c r="D33" s="5">
         <v>18</v>
       </c>
-      <c r="E33" s="7">
+      <c r="E33" s="5">
         <v>112.0</v>
       </c>
-      <c r="F33" s="7">
+      <c r="F33" s="5">
         <v>5</v>
       </c>
-      <c r="G33" s="7">
-[...2 lines deleted...]
-      <c r="H33" s="7">
+      <c r="G33" s="5">
+        <v>122.90000000000001</v>
+      </c>
+      <c r="H33" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34" s="5"/>
-      <c r="B34" s="5" t="s">
+      <c r="A34" s="4"/>
+      <c r="B34" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C34" s="7">
+      <c r="C34" s="5">
         <v>8.6</v>
       </c>
-      <c r="D34" s="7">
+      <c r="D34" s="5">
         <v>20</v>
       </c>
-      <c r="E34" s="7">
-[...2 lines deleted...]
-      <c r="F34" s="7">
+      <c r="E34" s="5">
+        <v>72.90000000000001</v>
+      </c>
+      <c r="F34" s="5">
         <v>7</v>
       </c>
-      <c r="G34" s="7">
+      <c r="G34" s="5">
         <v>81.5</v>
       </c>
-      <c r="H34" s="7">
+      <c r="H34" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35" s="5"/>
-      <c r="B35" s="5" t="s">
+      <c r="A35" s="4"/>
+      <c r="B35" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C35" s="7">
+      <c r="C35" s="5">
         <v>5.5</v>
       </c>
-      <c r="D35" s="7">
+      <c r="D35" s="5">
         <v>25</v>
       </c>
-      <c r="E35" s="7">
+      <c r="E35" s="5">
         <v>44.0</v>
       </c>
-      <c r="F35" s="7">
+      <c r="F35" s="5">
         <v>9</v>
       </c>
-      <c r="G35" s="7">
+      <c r="G35" s="5">
         <v>49.5</v>
       </c>
-      <c r="H35" s="7">
+      <c r="H35" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:8">
-      <c r="A36" s="5"/>
-      <c r="B36" s="5" t="s">
+      <c r="A36" s="4"/>
+      <c r="B36" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C36" s="7">
+      <c r="C36" s="5">
         <v>4.7</v>
       </c>
-      <c r="D36" s="7">
+      <c r="D36" s="5">
         <v>28</v>
       </c>
-      <c r="E36" s="7">
+      <c r="E36" s="5">
         <v>29.6</v>
       </c>
-      <c r="F36" s="7">
+      <c r="F36" s="5">
         <v>11</v>
       </c>
-      <c r="G36" s="7">
+      <c r="G36" s="5">
         <v>34.3</v>
       </c>
-      <c r="H36" s="7">
+      <c r="H36" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37" s="5"/>
-      <c r="B37" s="5" t="s">
+      <c r="A37" s="4"/>
+      <c r="B37" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C37" s="7">
+      <c r="C37" s="5">
         <v>13.4</v>
       </c>
-      <c r="D37" s="7">
+      <c r="D37" s="5">
         <v>16</v>
       </c>
-      <c r="E37" s="7">
+      <c r="E37" s="5">
         <v>71.0</v>
       </c>
-      <c r="F37" s="7">
+      <c r="F37" s="5">
         <v>7</v>
       </c>
-      <c r="G37" s="7">
-[...2 lines deleted...]
-      <c r="H37" s="7">
+      <c r="G37" s="5">
+        <v>84.40000000000001</v>
+      </c>
+      <c r="H37" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" s="5"/>
-      <c r="B38" s="5" t="s">
+      <c r="A38" s="4"/>
+      <c r="B38" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="C38" s="7">
+      <c r="C38" s="5">
         <v>5.3</v>
       </c>
-      <c r="D38" s="7">
+      <c r="D38" s="5">
         <v>26</v>
       </c>
-      <c r="E38" s="7">
+      <c r="E38" s="5">
         <v>38.8</v>
       </c>
-      <c r="F38" s="7">
+      <c r="F38" s="5">
         <v>9</v>
       </c>
-      <c r="G38" s="7">
+      <c r="G38" s="5">
         <v>44.2</v>
       </c>
-      <c r="H38" s="7">
+      <c r="H38" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39" s="5"/>
-      <c r="B39" s="5" t="s">
+      <c r="A39" s="4"/>
+      <c r="B39" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C39" s="7">
+      <c r="C39" s="5">
         <v>63.6</v>
       </c>
-      <c r="D39" s="7">
+      <c r="D39" s="5">
         <v>7</v>
       </c>
-      <c r="E39" s="7">
-[...2 lines deleted...]
-      <c r="F39" s="7">
+      <c r="E39" s="5">
+        <v>630.60000000000002</v>
+      </c>
+      <c r="F39" s="5">
         <v>2</v>
       </c>
-      <c r="G39" s="7">
-[...2 lines deleted...]
-      <c r="H39" s="7">
+      <c r="G39" s="5">
+        <v>694.20000000000005</v>
+      </c>
+      <c r="H39" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40" s="5" t="s">
+      <c r="A40" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B40" s="5" t="s">
+      <c r="B40" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C40" s="7">
-[...14 lines deleted...]
-      <c r="H40" s="7" t="s">
+      <c r="C40" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E40" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G40" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H40" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:8">
-      <c r="A41" s="5"/>
-      <c r="B41" s="6" t="s">
+      <c r="A41" s="4"/>
+      <c r="B41" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C41" s="7">
+      <c r="C41" s="5">
         <v>13.7</v>
       </c>
-      <c r="D41" s="7">
+      <c r="D41" s="5">
         <v>16</v>
       </c>
-      <c r="E41" s="7">
-[...2 lines deleted...]
-      <c r="F41" s="7">
+      <c r="E41" s="5">
+        <v>163.30000000000001</v>
+      </c>
+      <c r="F41" s="5">
         <v>4</v>
       </c>
-      <c r="G41" s="7">
+      <c r="G41" s="5">
         <v>177.0</v>
       </c>
-      <c r="H41" s="7">
+      <c r="H41" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42" s="5"/>
-      <c r="B42" s="5" t="s">
+      <c r="A42" s="4"/>
+      <c r="B42" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C42" s="7">
+      <c r="C42" s="5">
         <v>7.6</v>
       </c>
-      <c r="D42" s="7">
+      <c r="D42" s="5">
         <v>21</v>
       </c>
-      <c r="E42" s="7">
+      <c r="E42" s="5">
         <v>45.5</v>
       </c>
-      <c r="F42" s="7">
+      <c r="F42" s="5">
         <v>8</v>
       </c>
-      <c r="G42" s="7">
+      <c r="G42" s="5">
         <v>53.1</v>
       </c>
-      <c r="H42" s="7">
+      <c r="H42" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:8">
-      <c r="A43" s="5"/>
-      <c r="B43" s="5" t="s">
+      <c r="A43" s="4"/>
+      <c r="B43" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C43" s="7">
+      <c r="C43" s="5">
         <v>2.9</v>
       </c>
-      <c r="D43" s="7">
+      <c r="D43" s="5">
         <v>35</v>
       </c>
-      <c r="E43" s="7">
+      <c r="E43" s="5">
         <v>14.1</v>
       </c>
-      <c r="F43" s="7">
+      <c r="F43" s="5">
         <v>16</v>
       </c>
-      <c r="G43" s="7">
+      <c r="G43" s="5">
         <v>17.0</v>
       </c>
-      <c r="H43" s="7">
+      <c r="H43" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44" s="5"/>
-      <c r="B44" s="5" t="s">
+      <c r="A44" s="4"/>
+      <c r="B44" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C44" s="7">
+      <c r="C44" s="5">
         <v>3.1</v>
       </c>
-      <c r="D44" s="7">
+      <c r="D44" s="5">
         <v>33</v>
       </c>
-      <c r="E44" s="7">
+      <c r="E44" s="5">
         <v>5.5</v>
       </c>
-      <c r="F44" s="7">
+      <c r="F44" s="5">
         <v>25</v>
       </c>
-      <c r="G44" s="7">
+      <c r="G44" s="5">
         <v>8.6</v>
       </c>
-      <c r="H44" s="7">
+      <c r="H44" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45" s="5"/>
-      <c r="B45" s="5" t="s">
+      <c r="A45" s="4"/>
+      <c r="B45" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C45" s="7">
+      <c r="C45" s="5">
         <v>0.8</v>
       </c>
-      <c r="D45" s="7">
+      <c r="D45" s="5">
         <v>71</v>
       </c>
-      <c r="E45" s="7">
+      <c r="E45" s="5">
         <v>3.5</v>
       </c>
-      <c r="F45" s="7">
+      <c r="F45" s="5">
         <v>32</v>
       </c>
-      <c r="G45" s="7">
+      <c r="G45" s="5">
         <v>4.3</v>
       </c>
-      <c r="H45" s="7">
+      <c r="H45" s="5">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:8">
-      <c r="A46" s="5"/>
-      <c r="B46" s="5" t="s">
+      <c r="A46" s="4"/>
+      <c r="B46" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C46" s="7">
+      <c r="C46" s="5">
         <v>6.3</v>
       </c>
-      <c r="D46" s="7">
+      <c r="D46" s="5">
         <v>24</v>
       </c>
-      <c r="E46" s="7">
+      <c r="E46" s="5">
         <v>28.4</v>
       </c>
-      <c r="F46" s="7">
+      <c r="F46" s="5">
         <v>10</v>
       </c>
-      <c r="G46" s="7">
+      <c r="G46" s="5">
         <v>34.7</v>
       </c>
-      <c r="H46" s="7">
+      <c r="H46" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:8">
-      <c r="A47" s="5"/>
-      <c r="B47" s="5" t="s">
+      <c r="A47" s="4"/>
+      <c r="B47" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="C47" s="7">
+      <c r="C47" s="5">
         <v>0.3</v>
       </c>
-      <c r="D47" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E47" s="7">
+      <c r="D47" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47" s="5">
         <v>5.9</v>
       </c>
-      <c r="F47" s="7">
+      <c r="F47" s="5">
         <v>25</v>
       </c>
-      <c r="G47" s="7">
+      <c r="G47" s="5">
         <v>6.3</v>
       </c>
-      <c r="H47" s="7">
+      <c r="H47" s="5">
         <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48" s="5"/>
-      <c r="B48" s="5" t="s">
+      <c r="A48" s="4"/>
+      <c r="B48" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C48" s="7">
+      <c r="C48" s="5">
         <v>34.7</v>
       </c>
-      <c r="D48" s="7">
+      <c r="D48" s="5">
         <v>10</v>
       </c>
-      <c r="E48" s="7">
-[...2 lines deleted...]
-      <c r="F48" s="7">
+      <c r="E48" s="5">
+        <v>266.30000000000001</v>
+      </c>
+      <c r="F48" s="5">
         <v>3</v>
       </c>
-      <c r="G48" s="7">
-[...2 lines deleted...]
-      <c r="H48" s="7">
+      <c r="G48" s="5">
+        <v>301.10000000000002</v>
+      </c>
+      <c r="H48" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49" s="5" t="s">
+      <c r="A49" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B49" s="5" t="s">
+      <c r="B49" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C49" s="7">
-[...14 lines deleted...]
-      <c r="H49" s="7" t="s">
+      <c r="C49" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E49" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G49" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H49" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="5"/>
-      <c r="B50" s="6" t="s">
+      <c r="A50" s="4"/>
+      <c r="B50" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C50" s="7">
+      <c r="C50" s="5">
         <v>31.4</v>
       </c>
-      <c r="D50" s="7">
+      <c r="D50" s="5">
         <v>10</v>
       </c>
-      <c r="E50" s="7">
-[...2 lines deleted...]
-      <c r="F50" s="7">
+      <c r="E50" s="5">
+        <v>449.30000000000001</v>
+      </c>
+      <c r="F50" s="5">
         <v>2</v>
       </c>
-      <c r="G50" s="7">
-[...2 lines deleted...]
-      <c r="H50" s="7">
+      <c r="G50" s="5">
+        <v>480.69999999999999</v>
+      </c>
+      <c r="H50" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51" s="5"/>
-      <c r="B51" s="5" t="s">
+      <c r="A51" s="4"/>
+      <c r="B51" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C51" s="7">
+      <c r="C51" s="5">
         <v>19.9</v>
       </c>
-      <c r="D51" s="7">
+      <c r="D51" s="5">
         <v>13</v>
       </c>
-      <c r="E51" s="7">
-[...2 lines deleted...]
-      <c r="F51" s="7">
+      <c r="E51" s="5">
+        <v>171.30000000000001</v>
+      </c>
+      <c r="F51" s="5">
         <v>4</v>
       </c>
-      <c r="G51" s="7">
-[...2 lines deleted...]
-      <c r="H51" s="7">
+      <c r="G51" s="5">
+        <v>191.19999999999999</v>
+      </c>
+      <c r="H51" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52" s="5"/>
-      <c r="B52" s="5" t="s">
+      <c r="A52" s="4"/>
+      <c r="B52" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C52" s="7">
+      <c r="C52" s="5">
         <v>12.9</v>
       </c>
-      <c r="D52" s="7">
-[...2 lines deleted...]
-      <c r="E52" s="7">
+      <c r="D52" s="5">
+        <v>17</v>
+      </c>
+      <c r="E52" s="5">
         <v>101.2</v>
       </c>
-      <c r="F52" s="7">
+      <c r="F52" s="5">
         <v>6</v>
       </c>
-      <c r="G52" s="7">
-[...2 lines deleted...]
-      <c r="H52" s="7">
+      <c r="G52" s="5">
+        <v>114.099999999999994</v>
+      </c>
+      <c r="H52" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53" s="5"/>
-      <c r="B53" s="5" t="s">
+      <c r="A53" s="4"/>
+      <c r="B53" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C53" s="7">
+      <c r="C53" s="5">
         <v>10.8</v>
       </c>
-      <c r="D53" s="7">
+      <c r="D53" s="5">
         <v>18</v>
       </c>
-      <c r="E53" s="7">
+      <c r="E53" s="5">
         <v>68.2</v>
       </c>
-      <c r="F53" s="7">
+      <c r="F53" s="5">
         <v>7</v>
       </c>
-      <c r="G53" s="7">
+      <c r="G53" s="5">
         <v>79.0</v>
       </c>
-      <c r="H53" s="7">
+      <c r="H53" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54" s="5"/>
-      <c r="B54" s="5" t="s">
+      <c r="A54" s="4"/>
+      <c r="B54" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C54" s="7">
+      <c r="C54" s="5">
         <v>6.8</v>
       </c>
-      <c r="D54" s="7">
+      <c r="D54" s="5">
         <v>23</v>
       </c>
-      <c r="E54" s="7">
+      <c r="E54" s="5">
         <v>47.3</v>
       </c>
-      <c r="F54" s="7">
+      <c r="F54" s="5">
         <v>8</v>
       </c>
-      <c r="G54" s="7">
+      <c r="G54" s="5">
         <v>54.2</v>
       </c>
-      <c r="H54" s="7">
+      <c r="H54" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" s="5"/>
-      <c r="B55" s="5" t="s">
+      <c r="A55" s="4"/>
+      <c r="B55" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C55" s="7">
+      <c r="C55" s="5">
         <v>25.4</v>
       </c>
-      <c r="D55" s="7">
+      <c r="D55" s="5">
         <v>12</v>
       </c>
-      <c r="E55" s="7">
+      <c r="E55" s="5">
         <v>139.0</v>
       </c>
-      <c r="F55" s="7">
+      <c r="F55" s="5">
         <v>5</v>
       </c>
-      <c r="G55" s="7">
-[...2 lines deleted...]
-      <c r="H55" s="7">
+      <c r="G55" s="5">
+        <v>164.40000000000001</v>
+      </c>
+      <c r="H55" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56" s="5"/>
-      <c r="B56" s="5" t="s">
+      <c r="A56" s="4"/>
+      <c r="B56" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="C56" s="7">
+      <c r="C56" s="5">
         <v>16.0</v>
       </c>
-      <c r="D56" s="7">
+      <c r="D56" s="5">
         <v>15</v>
       </c>
-      <c r="E56" s="7">
+      <c r="E56" s="5">
         <v>76.7</v>
       </c>
-      <c r="F56" s="7">
+      <c r="F56" s="5">
         <v>6</v>
       </c>
-      <c r="G56" s="7">
+      <c r="G56" s="5">
         <v>92.8</v>
       </c>
-      <c r="H56" s="7">
+      <c r="H56" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" s="5"/>
-      <c r="B57" s="5" t="s">
+      <c r="A57" s="4"/>
+      <c r="B57" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C57" s="7">
+      <c r="C57" s="5">
         <v>123.3</v>
       </c>
-      <c r="D57" s="7">
+      <c r="D57" s="5">
         <v>5</v>
       </c>
-      <c r="E57" s="7">
-[...2 lines deleted...]
-      <c r="F57" s="7">
+      <c r="E57" s="5">
+        <v>1053.099999999999909</v>
+      </c>
+      <c r="F57" s="5">
         <v>1</v>
       </c>
-      <c r="G57" s="7">
-[...2 lines deleted...]
-      <c r="H57" s="7">
+      <c r="G57" s="5">
+        <v>1176.40000000000009</v>
+      </c>
+      <c r="H57" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:8" customHeight="1" ht="21.75">
-      <c r="A58" t="inlineStr">
-[...32 lines deleted...]
-      <c r="H58" s="3"/>
+      <c r="A58" t="s">
+        <v>28</v>
+      </c>
+      <c r="C58" s="2"/>
+      <c r="D58" s="2"/>
+      <c r="E58" s="2"/>
+      <c r="F58" s="2"/>
+      <c r="G58" s="2"/>
+      <c r="H58" s="2"/>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="6"/>
+      <c r="B59" s="7"/>
+      <c r="C59" s="7"/>
+      <c r="D59" s="7"/>
+      <c r="E59" s="7"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="7"/>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C60" s="7"/>
+      <c r="D60" s="7"/>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="7"/>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A61" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C61" s="7"/>
+      <c r="D61" s="7"/>
+      <c r="E61" s="7"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
+      <c r="H61" s="7"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C62" s="7"/>
+      <c r="D62" s="7"/>
+      <c r="E62" s="7"/>
+      <c r="F62" s="7"/>
+      <c r="G62" s="7"/>
+      <c r="H62" s="7"/>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C63" s="7"/>
+      <c r="D63" s="7"/>
+      <c r="E63" s="7"/>
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="7"/>
     </row>
     <row r="64" spans="1:8">
-      <c r="A64" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A64" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C64" s="7"/>
+      <c r="D64" s="7"/>
+      <c r="E64" s="7"/>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
+      <c r="H64" s="7"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C65" s="7"/>
+      <c r="D65" s="7"/>
+      <c r="E65" s="7"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="7"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C66" s="7"/>
+      <c r="D66" s="7"/>
+      <c r="E66" s="7"/>
+      <c r="F66" s="7"/>
+      <c r="G66" s="7"/>
+      <c r="H66" s="7"/>
     </row>
     <row r="67" spans="1:8">
-      <c r="A67" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A67" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C67" s="7"/>
+      <c r="D67" s="7"/>
+      <c r="E67" s="7"/>
+      <c r="F67" s="7"/>
+      <c r="G67" s="7"/>
+      <c r="H67" s="7"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C68" s="7"/>
+      <c r="D68" s="7"/>
+      <c r="E68" s="7"/>
+      <c r="F68" s="7"/>
+      <c r="G68" s="7"/>
+      <c r="H68" s="7"/>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B69" s="7"/>
+      <c r="C69" s="7"/>
+      <c r="D69" s="7"/>
+      <c r="E69" s="7"/>
+      <c r="F69" s="7"/>
+      <c r="G69" s="7"/>
+      <c r="H69" s="7"/>
     </row>
     <row r="70" spans="1:8">
-      <c r="A70" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A70" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C70" s="7"/>
+      <c r="D70" s="7"/>
+      <c r="E70" s="7"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="7"/>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C71" s="7"/>
+      <c r="D71" s="7"/>
+      <c r="E71" s="7"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="7"/>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B72" s="7"/>
+      <c r="C72" s="7"/>
+      <c r="D72" s="7"/>
+      <c r="E72" s="7"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
     </row>
     <row r="73" spans="1:8">
-      <c r="A73" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A73" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C73" s="7"/>
+      <c r="D73" s="7"/>
+      <c r="E73" s="7"/>
+      <c r="F73" s="7"/>
+      <c r="G73" s="7"/>
+      <c r="H73" s="7"/>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C74" s="7"/>
+      <c r="D74" s="7"/>
+      <c r="E74" s="7"/>
+      <c r="F74" s="7"/>
+      <c r="G74" s="7"/>
+      <c r="H74" s="7"/>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C75" s="7"/>
+      <c r="D75" s="7"/>
+      <c r="E75" s="7"/>
+      <c r="F75" s="7"/>
+      <c r="G75" s="7"/>
+      <c r="H75" s="7"/>
     </row>
     <row r="76" spans="1:8">
-      <c r="A76" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A76" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B76" s="7"/>
+      <c r="C76" s="7"/>
+      <c r="D76" s="7"/>
+      <c r="E76" s="7"/>
+      <c r="F76" s="7"/>
+      <c r="G76" s="7"/>
+      <c r="H76" s="7"/>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C77" s="7"/>
+      <c r="D77" s="7"/>
+      <c r="E77" s="7"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="7"/>
+      <c r="H77" s="7"/>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C78" s="7"/>
+      <c r="D78" s="7"/>
+      <c r="E78" s="7"/>
+      <c r="F78" s="7"/>
+      <c r="G78" s="7"/>
+      <c r="H78" s="7"/>
     </row>
     <row r="79" spans="1:8">
-      <c r="A79" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A79" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C79" s="7"/>
+      <c r="D79" s="7"/>
+      <c r="E79" s="7"/>
+      <c r="F79" s="7"/>
+      <c r="G79" s="7"/>
+      <c r="H79" s="7"/>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B80" s="7"/>
+      <c r="C80" s="7"/>
+      <c r="D80" s="7"/>
+      <c r="E80" s="7"/>
+      <c r="F80" s="7"/>
+      <c r="G80" s="7"/>
+      <c r="H80" s="7"/>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C81" s="7"/>
+      <c r="D81" s="7"/>
+      <c r="E81" s="7"/>
+      <c r="F81" s="7"/>
+      <c r="G81" s="7"/>
+      <c r="H81" s="7"/>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C82" s="7"/>
+      <c r="D82" s="7"/>
+      <c r="E82" s="7"/>
+      <c r="F82" s="7"/>
+      <c r="G82" s="7"/>
+      <c r="H82" s="7"/>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C83" s="7"/>
+      <c r="D83" s="7"/>
+      <c r="E83" s="7"/>
+      <c r="F83" s="7"/>
+      <c r="G83" s="7"/>
+      <c r="H83" s="7"/>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B84" s="7"/>
+      <c r="C84" s="7"/>
+      <c r="D84" s="7"/>
+      <c r="E84" s="7"/>
+      <c r="F84" s="7"/>
+      <c r="G84" s="7"/>
+      <c r="H84" s="7"/>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B85" s="7"/>
+      <c r="C85" s="7"/>
+      <c r="D85" s="7"/>
+      <c r="E85" s="7"/>
+      <c r="F85" s="7"/>
+      <c r="G85" s="7"/>
+      <c r="H85" s="7"/>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B86" s="7"/>
+      <c r="C86" s="7"/>
+      <c r="D86" s="7"/>
+      <c r="E86" s="7"/>
+      <c r="F86" s="7"/>
+      <c r="G86" s="7"/>
+      <c r="H86" s="7"/>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C87" s="7"/>
+      <c r="D87" s="7"/>
+      <c r="E87" s="7"/>
+      <c r="F87" s="7"/>
+      <c r="G87" s="7"/>
+      <c r="H87" s="7"/>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C88" s="7"/>
+      <c r="D88" s="7"/>
+      <c r="E88" s="7"/>
+      <c r="F88" s="7"/>
+      <c r="G88" s="7"/>
+      <c r="H88" s="7"/>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C89" s="7"/>
+      <c r="D89" s="7"/>
+      <c r="E89" s="7"/>
+      <c r="F89" s="7"/>
+      <c r="G89" s="7"/>
+      <c r="H89" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="C10:H10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="A13:A21"/>
     <mergeCell ref="A22:A30"/>
     <mergeCell ref="A31:A39"/>
     <mergeCell ref="A40:A48"/>
     <mergeCell ref="A49:A57"/>
     <mergeCell ref="A58:H58"/>
-    <mergeCell ref="A61:H61"/>
-[...12 lines deleted...]
-    <mergeCell ref="A80:H80"/>
+    <mergeCell ref="A59:H59"/>
+    <mergeCell ref="B60:H60"/>
+    <mergeCell ref="B61:H61"/>
+    <mergeCell ref="B62:H62"/>
+    <mergeCell ref="B63:H63"/>
+    <mergeCell ref="B64:H64"/>
+    <mergeCell ref="B65:H65"/>
+    <mergeCell ref="B66:H66"/>
+    <mergeCell ref="B67:H67"/>
+    <mergeCell ref="B68:H68"/>
+    <mergeCell ref="B69:H69"/>
+    <mergeCell ref="B70:H70"/>
+    <mergeCell ref="B71:H71"/>
+    <mergeCell ref="B72:H72"/>
+    <mergeCell ref="B73:H73"/>
+    <mergeCell ref="B74:H74"/>
+    <mergeCell ref="B75:H75"/>
+    <mergeCell ref="B76:H76"/>
+    <mergeCell ref="B77:H77"/>
+    <mergeCell ref="B78:H78"/>
+    <mergeCell ref="B79:H79"/>
+    <mergeCell ref="B80:H80"/>
+    <mergeCell ref="B81:H81"/>
+    <mergeCell ref="B82:H82"/>
+    <mergeCell ref="B83:H83"/>
+    <mergeCell ref="B84:H84"/>
+    <mergeCell ref="B85:H85"/>
+    <mergeCell ref="B86:H86"/>
+    <mergeCell ref="B87:H87"/>
+    <mergeCell ref="B88:H88"/>
+    <mergeCell ref="B89:H89"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>