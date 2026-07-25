--- v0 (2025-10-01)
+++ v1 (2026-07-25)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>habitat quality w.r.t. deadwood</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>qualité de l'habitat en fonction du bois mort</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>forest district (2024)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>arrondissement forestier (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,249 +373,249 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
-[...2 lines deleted...]
-    <t>Switzerland</t>
+    <t>lacs</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>low</t>
-[...5 lines deleted...]
-    <t>high</t>
+    <t>faible</t>
+  </si>
+  <si>
+    <t>moyenne</t>
+  </si>
+  <si>
+    <t>élevée</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2275388/613319</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">habitat quality w.r.t. deadwood</t>
+      <t xml:space="preserve">qualité de l'habitat en fonction du bois mort</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #692</t>
     </r>
   </si>
   <si>
-    <t>Habitat quality assessed according to the types of deadwood present. It is considered «high» if the three deadwood types «snagss», «branch and wood piles» and «stumps and lying deadwood» are present on the interpretation area, «moderate» if two types are present, and «low» if none or only one type is present.</t>
+    <t>Qualité de l'habitat, évaluée sur la base des types de bois mort présents. Si les trois types de bois mort «arbres secs sur pied», «tas de branches et de bois» et «souches et bois mort à terre» sont présents sur la surface d'interprétation, la qualité de l'habitat est considérée comme «élevée», pour deux types comme «moyenne», pour un seul type ou aucun type comme «faible». Source: relevé de terrain (MID 209: Asthaufen, MID 210: Stöcke, MID: 211: Dürrständer)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -967,51 +967,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="56.415" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -5197,51 +5197,51 @@
         <v>0.0</v>
       </c>
       <c r="GE17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF17" s="6">
         <v>1176.4</v>
       </c>
       <c r="GG17" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:189" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2275388/613319</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -5415,191 +5415,191 @@
       <c r="FW18" s="3"/>
       <c r="FX18" s="3"/>
       <c r="FY18" s="3"/>
       <c r="FZ18" s="3"/>
       <c r="GA18" s="3"/>
       <c r="GB18" s="3"/>
       <c r="GC18" s="3"/>
       <c r="GD18" s="3"/>
       <c r="GE18" s="3"/>
       <c r="GF18" s="3"/>
       <c r="GG18" s="3"/>
     </row>
     <row r="21" spans="1:189">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:189" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:189">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">habitat quality w.r.t. deadwood</t>
+            <t xml:space="preserve">qualité de l'habitat en fonction du bois mort</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #692</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:189" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:189">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:189" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:189">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:189" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:189">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:189" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>