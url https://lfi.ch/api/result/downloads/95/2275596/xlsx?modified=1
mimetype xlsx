--- v0 (2026-01-09)
+++ v1 (2026-07-21)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
-    <t>NFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>forest area</t>
+    <t>superficie forestale</t>
   </si>
   <si>
-    <t>forest type (12 classes) · stand stability</t>
+    <t>tipo di bosco (12 classi) · stabilità del popolamento</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: circondario forestale (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotal</t>
+      <t xml:space="preserve">: %, subtotale</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>stato 2018/26</t>
   </si>
   <si>
-    <t>forest district (2024)</t>
+    <t>circondario forestale (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,320 +373,320 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
+    <t>laghi</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Svizzera</t>
   </si>
   <si>
-    <t>forest type (12 classes)</t>
+    <t>tipo di bosco (12 classi)</t>
   </si>
   <si>
-    <t>stand stability</t>
+    <t>stabilità del popolamento</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>critical</t>
+    <t xml:space="preserve">critica </t>
   </si>
   <si>
-    <t>reduced</t>
+    <t>labile</t>
   </si>
   <si>
-    <t>stable</t>
+    <t>stabile</t>
   </si>
   <si>
-    <t>total</t>
+    <t>totale</t>
   </si>
   <si>
-    <t>inaccessible forest</t>
+    <t>bosco non accessibile</t>
   </si>
   <si>
-    <t>shrub forest</t>
+    <t>arbusteto</t>
   </si>
   <si>
-    <t>permanently unstocked forest area</t>
+    <t>superficie forestale perennemente non boscata</t>
   </si>
   <si>
-    <t>forest aisle, embankment</t>
+    <t>striscia aperta nel soprassuolo e scarpata</t>
   </si>
   <si>
-    <t>permanently open stand</t>
+    <t>soprassuolo perennemente aperto</t>
   </si>
   <si>
-    <t>(nut) orchard, plantation</t>
+    <t>selva, arboricoltura</t>
   </si>
   <si>
-    <t>coppice forest</t>
+    <t>ceduo</t>
   </si>
   <si>
-    <t>coppice with standards</t>
+    <t>ceduo composto</t>
   </si>
   <si>
-    <t>selection type high forest</t>
+    <t>fustaia a struttura disetanea</t>
   </si>
   <si>
-    <t>non-uniform high forest</t>
+    <t>fustaia irregolare</t>
   </si>
   <si>
-    <t>incomplete survey</t>
+    <t>rilevamento incompleto</t>
   </si>
   <si>
-    <t>uniform high forest</t>
+    <t>fustaia regolare</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2275596/613527</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest type (12 classes)</t>
+      <t xml:space="preserve">tipo di bosco (12 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #898</t>
     </r>
   </si>
   <si>
-    <t>Classification of forests into 12 classes («types») according to their development, structure and management. Unlike in the 17-class forest-type classification, in this 12-class classification all development stages (from young growth to timber) are subsumed in the class «uniform high forest». Reference: Field Survey (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
+    <t>Suddivisione dei boschi in 12 classi («tipi») in base alla loro origine, struttura e gestione. A differenza del tipo di bosco in 17 classi, nel tipo di bosco in 12 classi gli stadi di sviluppo (da novelleto a fustaia) vengono raggruppati nella classe «fustaia regolare». Fonte: rilievo sul terreno (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stand stability</t>
+      <t xml:space="preserve">stabilità del popolamento</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #891</t>
     </r>
   </si>
   <si>
-    <t>Mechanical resistence of a stand to abiotic and biotic stresses within the next 10 to 20 years – in three classes. Reference: Field Survey (MID 310: Gesamtstabilität)</t>
+    <t>Capacità di resistenza meccanica di un popolamento di fronte a stress abiotici e biotici nei prossimi 10-20 anni, in tre classi. Fonte: rilievo sul terreno (MID 310: Gesamtstabilität)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">circondario forestale (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1038,52 +1038,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="20.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -42357,51 +42357,51 @@
         <v>108</v>
       </c>
       <c r="GF82" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG82" s="6">
         <v>100.0</v>
       </c>
       <c r="GH82" s="6" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="83" spans="1:190" customHeight="1" ht="21.75">
       <c r="A83" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2275596/613527</t>
           </r>
         </is>
       </c>
       <c r="C83" s="3"/>
       <c r="D83" s="3"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
       <c r="K83" s="3"/>
       <c r="L83" s="3"/>
@@ -42575,226 +42575,226 @@
       <c r="FX83" s="3"/>
       <c r="FY83" s="3"/>
       <c r="FZ83" s="3"/>
       <c r="GA83" s="3"/>
       <c r="GB83" s="3"/>
       <c r="GC83" s="3"/>
       <c r="GD83" s="3"/>
       <c r="GE83" s="3"/>
       <c r="GF83" s="3"/>
       <c r="GG83" s="3"/>
       <c r="GH83" s="3"/>
     </row>
     <row r="86" spans="1:190">
       <c r="A86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="87" spans="1:190" customHeight="1" ht="29">
       <c r="A87" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="89" spans="1:190">
       <c r="A89" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest type (12 classes)</t>
+            <t xml:space="preserve">tipo di bosco (12 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #898</t>
           </r>
         </is>
       </c>
     </row>
     <row r="90" spans="1:190" customHeight="1" ht="29">
       <c r="A90" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="92" spans="1:190">
       <c r="A92" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stand stability</t>
+            <t xml:space="preserve">stabilità del popolamento</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #891</t>
           </r>
         </is>
       </c>
     </row>
     <row r="93" spans="1:190" customHeight="1" ht="29">
       <c r="A93" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="95" spans="1:190">
       <c r="A95" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">circondario forestale (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="96" spans="1:190" customHeight="1" ht="29">
       <c r="A96" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="98" spans="1:190">
       <c r="A98" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="99" spans="1:190" customHeight="1" ht="29">
       <c r="A99" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="101" spans="1:190">
       <c r="A101" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="102" spans="1:190" customHeight="1" ht="29">
       <c r="A102" s="1" t="s">
         <v>137</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>