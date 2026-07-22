--- v1 (2026-07-21)
+++ v2 (2026-07-22)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
+    <t>Waldfläche</t>
   </si>
   <si>
-    <t>tipo di bosco (12 classi) · stabilità del popolamento</t>
+    <t>Waldtyp (12 Klassen) · Bestandesstabilität</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotale</t>
+      <t xml:space="preserve">: %, Zwischentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>circondario forestale (2024)</t>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,320 +373,320 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
+    <t>Seen</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>tipo di bosco (12 classi)</t>
+    <t>Waldtyp (12 Klassen)</t>
   </si>
   <si>
-    <t>stabilità del popolamento</t>
+    <t>Bestandesstabilität</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t xml:space="preserve">critica </t>
+    <t xml:space="preserve">kritisch </t>
   </si>
   <si>
-    <t>labile</t>
+    <t xml:space="preserve">vermindert stabil </t>
   </si>
   <si>
-    <t>stabile</t>
+    <t xml:space="preserve">stabil </t>
   </si>
   <si>
-    <t>totale</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>bosco non accessibile</t>
+    <t>unzugänglicher Wald</t>
   </si>
   <si>
-    <t>arbusteto</t>
+    <t>Gebüschwald</t>
   </si>
   <si>
-    <t>superficie forestale perennemente non boscata</t>
+    <t>dauernd nicht bestockte Waldfläche</t>
   </si>
   <si>
-    <t>striscia aperta nel soprassuolo e scarpata</t>
+    <t>Schneise, Böschung</t>
   </si>
   <si>
-    <t>soprassuolo perennemente aperto</t>
+    <t>dauernd aufgelöste Bestockung</t>
   </si>
   <si>
-    <t>selva, arboricoltura</t>
+    <t>Selve, Plantage</t>
   </si>
   <si>
-    <t>ceduo</t>
+    <t>Niederwald</t>
   </si>
   <si>
-    <t>ceduo composto</t>
+    <t>Mittelwald</t>
   </si>
   <si>
-    <t>fustaia a struttura disetanea</t>
+    <t>plenterartiger Hochwald</t>
   </si>
   <si>
-    <t>fustaia irregolare</t>
+    <t>ungleichförmiger Hochwald</t>
   </si>
   <si>
-    <t>rilevamento incompleto</t>
+    <t>unvollständige Aufnahme</t>
   </si>
   <si>
-    <t>fustaia regolare</t>
+    <t>gleichförmiger Hochwald</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2275596/613527</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo di bosco (12 classi)</t>
+      <t xml:space="preserve">Waldtyp (12 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #898</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione dei boschi in 12 classi («tipi») in base alla loro origine, struttura e gestione. A differenza del tipo di bosco in 17 classi, nel tipo di bosco in 12 classi gli stadi di sviluppo (da novelleto a fustaia) vengono raggruppati nella classe «fustaia regolare». Fonte: rilievo sul terreno (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
+    <t>Einteilung der Wälder aufgrund ihrer Entstehung, Struktur und Bewirtschaftung in 12 Klassen («Typen»). Im Gegensatz zum Waldtyp in 17 Klassen werden beim Waldtyp in 12 Klassen alle Entwicklungsstufen (Jungwuchs bis Baumholz) in der Klasse «gleichförmiger Hochwald» zusammengefasst. Grundlage: Feldaufnahme (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stabilità del popolamento</t>
+      <t xml:space="preserve">Bestandesstabilität</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #891</t>
     </r>
   </si>
   <si>
-    <t>Capacità di resistenza meccanica di un popolamento di fronte a stress abiotici e biotici nei prossimi 10-20 anni, in tre classi. Fonte: rilievo sul terreno (MID 310: Gesamtstabilität)</t>
+    <t>Mechanische Widerstandsfähigkeit eines Bestandes gegenüber abiotischen und biotischen Belastungen innerhalb der nächsten 10 bis 20 Jahre in drei Klassen. Grundlage: Feldaufnahme (MID 310: Gesamtstabilität)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1038,52 +1038,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -42357,51 +42357,51 @@
         <v>108</v>
       </c>
       <c r="GF82" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG82" s="6">
         <v>100.0</v>
       </c>
       <c r="GH82" s="6" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="83" spans="1:190" customHeight="1" ht="21.75">
       <c r="A83" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2275596/613527</t>
           </r>
         </is>
       </c>
       <c r="C83" s="3"/>
       <c r="D83" s="3"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
       <c r="K83" s="3"/>
       <c r="L83" s="3"/>
@@ -42575,226 +42575,226 @@
       <c r="FX83" s="3"/>
       <c r="FY83" s="3"/>
       <c r="FZ83" s="3"/>
       <c r="GA83" s="3"/>
       <c r="GB83" s="3"/>
       <c r="GC83" s="3"/>
       <c r="GD83" s="3"/>
       <c r="GE83" s="3"/>
       <c r="GF83" s="3"/>
       <c r="GG83" s="3"/>
       <c r="GH83" s="3"/>
     </row>
     <row r="86" spans="1:190">
       <c r="A86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="87" spans="1:190" customHeight="1" ht="29">
       <c r="A87" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="89" spans="1:190">
       <c r="A89" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo di bosco (12 classi)</t>
+            <t xml:space="preserve">Waldtyp (12 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #898</t>
           </r>
         </is>
       </c>
     </row>
     <row r="90" spans="1:190" customHeight="1" ht="29">
       <c r="A90" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="92" spans="1:190">
       <c r="A92" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stabilità del popolamento</t>
+            <t xml:space="preserve">Bestandesstabilität</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #891</t>
           </r>
         </is>
       </c>
     </row>
     <row r="93" spans="1:190" customHeight="1" ht="29">
       <c r="A93" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="95" spans="1:190">
       <c r="A95" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="96" spans="1:190" customHeight="1" ht="29">
       <c r="A96" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="98" spans="1:190">
       <c r="A98" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="99" spans="1:190" customHeight="1" ht="29">
       <c r="A99" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="101" spans="1:190">
       <c r="A101" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="102" spans="1:190" customHeight="1" ht="29">
       <c r="A102" s="1" t="s">
         <v>137</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>