--- v0 (2026-07-29)
+++ v1 (2026-07-29)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
+    <t>Waldfläche</t>
   </si>
   <si>
-    <t>tipo del prossimo intervento</t>
+    <t>Art des nächsten Eingriffs</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>circondario forestale (2024)</t>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,291 +373,291 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
+    <t>Seen</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>eventuale intervento tra oltre 20 anni</t>
+    <t>allfälliger Eingriff in über 20 Jahren</t>
   </si>
   <si>
-    <t>cure colturali al bosco giovane</t>
+    <t>Jungwaldpflege</t>
   </si>
   <si>
-    <t>diradamento</t>
+    <t>Durchforstung</t>
   </si>
   <si>
-    <t>taglio di sementazione</t>
+    <t>Lichtung</t>
   </si>
   <si>
-    <t>taglio di sgombero</t>
+    <t>Räumung</t>
   </si>
   <si>
-    <t>taglio a scelta</t>
+    <t>Plenterung</t>
   </si>
   <si>
-    <t>diradamento nei boschi di montagna</t>
+    <t>Gebirgswalddurchforstung</t>
   </si>
   <si>
-    <t>ceduazione (cedui e cedui composti)</t>
+    <t>Nieder-/Mittelwaldschlag</t>
   </si>
   <si>
-    <t>conversione</t>
+    <t>Überführung</t>
   </si>
   <si>
-    <t>trasformazione</t>
+    <t>Umwandlung</t>
   </si>
   <si>
-    <t>taglio fitosanitario</t>
+    <t>Sanitärhieb</t>
   </si>
   <si>
-    <t>diradamento in foresta permanente</t>
+    <t>Dauerwalddurchforstung</t>
   </si>
   <si>
-    <t>cura del margine boschivo</t>
+    <t>Waldrandpflege</t>
   </si>
   <si>
-    <t>piantagione</t>
+    <t>Pflanzung</t>
   </si>
   <si>
-    <t>intervento di tipo agro-forestale</t>
+    <t>agro-forstliche Eingriff</t>
   </si>
   <si>
-    <t xml:space="preserve">prelievo di singoli alberi </t>
+    <t>Entnahme einzelner Bäume</t>
   </si>
   <si>
-    <t>intervento di messa in sicurezza</t>
+    <t>Sicherheitseingriff</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2276184/614115</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo del prossimo intervento</t>
+      <t xml:space="preserve">Art des nächsten Eingriffs</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #704</t>
     </r>
   </si>
   <si>
-    <t>Indicazione delle modalità di trattamento del popolamento nell'ambito del prossimo intervento previsto, tenendo conto delle funzioni forestali locali e della pianificazione. Fonte: inchiesta presso il servizio forestale (MID 335: Art des nächsten Eingriffs)</t>
+    <t>Angabe, wie der Bestand beim nächsten Eingriff unter Berücksichtigung der lokalen Waldfunktionen und Planungen voraussichtlich behandelt werden wird. Grundlage: Forstdienstbefragung (MID 335: Art des nächsten Eingriffs)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -13205,51 +13205,51 @@
         <v>0.0</v>
       </c>
       <c r="GE31" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF31" s="6">
         <v>1211.5</v>
       </c>
       <c r="GG31" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:189" customHeight="1" ht="21.75">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2276184/614115</t>
           </r>
         </is>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
@@ -13423,191 +13423,191 @@
       <c r="FW32" s="3"/>
       <c r="FX32" s="3"/>
       <c r="FY32" s="3"/>
       <c r="FZ32" s="3"/>
       <c r="GA32" s="3"/>
       <c r="GB32" s="3"/>
       <c r="GC32" s="3"/>
       <c r="GD32" s="3"/>
       <c r="GE32" s="3"/>
       <c r="GF32" s="3"/>
       <c r="GG32" s="3"/>
     </row>
     <row r="35" spans="1:189">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:189" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:189">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo del prossimo intervento</t>
+            <t xml:space="preserve">Art des nächsten Eingriffs</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #704</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:189" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="41" spans="1:189">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:189" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="44" spans="1:189">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:189" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:189">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:189" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>135</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>