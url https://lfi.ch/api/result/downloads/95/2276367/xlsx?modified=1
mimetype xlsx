--- v1 (2026-01-10)
+++ v2 (2026-07-22)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>bosco esclusi gli arbusteti, arbusteto</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Wald ohne Gebüschwald, Gebüschwald</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile IFN4/IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>circondario forestale (2024)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,246 +373,246 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
-[...2 lines deleted...]
-    <t>Svizzera</t>
+    <t>Seen</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>bosco senza arbusteto</t>
-[...5 lines deleted...]
-    <t>totale</t>
+    <t>Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Gebüschwald</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2276367/614298</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco esclusi gli arbusteti, arbusteto</t>
+      <t xml:space="preserve">Wald ohne Gebüschwald, Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1697</t>
     </r>
   </si>
   <si>
-    <t>Tipo di bosco in due classi (bosco esclusi gli arbusteti, arbusteto). Fonte: rilievo sul terreno (MID 816) oppure, se il bosco non è accessibile, interpretazione di foto aeree</t>
+    <t>Art des Waldes in zwei Klassen (Wald ohne Gebüschwald, Gebüschwald). Grundlage: Feldaufnahme (MID 816) oder - wenn Wald nicht zugänglich - Luftbildinterpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2608</t>
     </r>
   </si>
   <si>
-    <t>Area che soddisfa la definizione di bosco dell'IFN sia nell'IFN4 (2009-2017) che nell'IFN5 (2018-2026), ossia che è «bosco esclusi gli arbusteti» o «arbusteto» ed è stata raggiunta a piedi.</t>
+    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war) und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -964,51 +964,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -4625,51 +4625,51 @@
         <v>106</v>
       </c>
       <c r="GE16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF16" s="6">
         <v>100.0</v>
       </c>
       <c r="GG16" s="6" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="17" spans="1:189" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2276367/614298</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -4843,191 +4843,191 @@
       <c r="FW17" s="3"/>
       <c r="FX17" s="3"/>
       <c r="FY17" s="3"/>
       <c r="FZ17" s="3"/>
       <c r="GA17" s="3"/>
       <c r="GB17" s="3"/>
       <c r="GC17" s="3"/>
       <c r="GD17" s="3"/>
       <c r="GE17" s="3"/>
       <c r="GF17" s="3"/>
       <c r="GG17" s="3"/>
     </row>
     <row r="20" spans="1:189">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:189" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="23" spans="1:189">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco esclusi gli arbusteti, arbusteto</t>
+            <t xml:space="preserve">Wald ohne Gebüschwald, Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1697</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:189" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:189">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:189" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:189">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2608</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:189" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="32" spans="1:189">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:189" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>