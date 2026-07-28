--- v0 (2026-03-04)
+++ v1 (2026-07-28)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
-    <t>LFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>Basalfläche</t>
+    <t>area basimetrica</t>
   </si>
   <si>
-    <t>Baumart (56 Klassen)</t>
+    <t>specie arborea (56 classi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: Forstkreis (2024)</t>
+      <t xml:space="preserve">: circondario forestale (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
+    <t>stato 2018/26</t>
   </si>
   <si>
-    <t>Forstkreis (2024)</t>
+    <t>circondario forestale (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,102 +373,102 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>Seen</t>
+    <t>laghi</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>Abies alba</t>
   </si>
   <si>
     <t>Larix decidua, Larix kaempferi</t>
   </si>
   <si>
     <t>Picea abies</t>
   </si>
   <si>
     <t>Pinus cembra</t>
   </si>
   <si>
     <t>Pinus mugo subsp. uncinata</t>
   </si>
   <si>
     <t>Pinus mugo subsp. mugo</t>
   </si>
   <si>
     <t>Pinus nigra</t>
   </si>
   <si>
     <t>Pinus strobus</t>
   </si>
   <si>
     <t>Pinus sylvestris</t>
   </si>
   <si>
     <t>Pseudotsuga menziesii</t>
   </si>
   <si>
     <t>Taxus baccata</t>
   </si>
   <si>
-    <t>übrige Nadelbäume</t>
+    <t>altre conifere</t>
   </si>
   <si>
     <t>Acer campestre</t>
   </si>
   <si>
     <t>Acer opalus</t>
   </si>
   <si>
     <t>Acer platanoides</t>
   </si>
   <si>
     <t>Acer pseudoplatanus</t>
   </si>
   <si>
     <t>Aesculus hippocastanum</t>
   </si>
   <si>
     <t>Alnus glutinosa</t>
   </si>
   <si>
     <t>Alnus incana</t>
   </si>
   <si>
     <t>Alnus viridis</t>
   </si>
@@ -493,288 +493,288 @@
   <si>
     <t>Fraxinus ornus</t>
   </si>
   <si>
     <t>Ilex aquifolium</t>
   </si>
   <si>
     <t>Juglans regia</t>
   </si>
   <si>
     <t>Laburnum anagyroides</t>
   </si>
   <si>
     <t>Malus sylvestris</t>
   </si>
   <si>
     <t>Ostrya carpinifolia</t>
   </si>
   <si>
     <t>Populus alba, Populus x canescens</t>
   </si>
   <si>
     <t>Populus nigra s.l.</t>
   </si>
   <si>
-    <t>Populus (übrige)</t>
+    <t>Populus (altr)</t>
   </si>
   <si>
     <t>Populus tremula</t>
   </si>
   <si>
     <t>Prunus avium</t>
   </si>
   <si>
     <t>Prunus padus</t>
   </si>
   <si>
     <t>Pyrus communis, Pyrus pyraster</t>
   </si>
   <si>
     <t>Quercus cerris</t>
   </si>
   <si>
     <t>Quercus petraea</t>
   </si>
   <si>
     <t>Quercus pubescens</t>
   </si>
   <si>
     <t>Quercus robur</t>
   </si>
   <si>
     <t>Quercus rubra</t>
   </si>
   <si>
     <t>Robinia pseudoacacia</t>
   </si>
   <si>
-    <t>Salix (übrige)</t>
+    <t>Salix (altri)</t>
   </si>
   <si>
     <t>Sorbus aria</t>
   </si>
   <si>
     <t>Sorbus aucuparia</t>
   </si>
   <si>
     <t>Sorbus torminalis</t>
   </si>
   <si>
     <t>Tilia cordata</t>
   </si>
   <si>
     <t>Tilia platyphyllos</t>
   </si>
   <si>
     <t>Ulmus glabra</t>
   </si>
   <si>
     <t>Ulmus minor</t>
   </si>
   <si>
-    <t>übrige Laubbäume</t>
+    <t>altre latifoglie</t>
   </si>
   <si>
-    <t>übrige Sträucher</t>
+    <t>altre arbusti</t>
   </si>
   <si>
-    <t>nicht bestimmbar</t>
+    <t>non determinabile</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2276766/614697</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Basalfläche</t>
+      <t xml:space="preserve">area basimetrica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
+    <t>Somma delle sezioni trasversali a 1,3 m di altezza di tutti gli alberi arbusti vivi (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Baumart (56 Klassen)</t>
+      <t xml:space="preserve">specie arborea (56 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2207</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in 56 Klassen. Die nicht explizit aufgeführten Arten(gruppen) sind in den Klassen «übrige Nadelbäume», übrige Laubbäume» und «übrige Sträucher» zusammengefasst. Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) in 56 classi. Le specie (gruppi di specie) non esplicitamente elencate sono riportate nelle classi «altre conifere», «altre latifoglie» e «altri arbusti». Fonte: rilievo sul terreno (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Forstkreis (2023)</t>
+      <t xml:space="preserve">circondario forestale (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
+    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -35513,51 +35513,51 @@
         <v>0.0</v>
       </c>
       <c r="GE70" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF70" s="6">
         <v>31.1</v>
       </c>
       <c r="GG70" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:189" customHeight="1" ht="21.75">
       <c r="A71" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2276766/614697</t>
           </r>
         </is>
       </c>
       <c r="B71" s="3"/>
       <c r="C71" s="3"/>
       <c r="D71" s="3"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
       <c r="J71" s="3"/>
       <c r="K71" s="3"/>
@@ -35731,191 +35731,191 @@
       <c r="FW71" s="3"/>
       <c r="FX71" s="3"/>
       <c r="FY71" s="3"/>
       <c r="FZ71" s="3"/>
       <c r="GA71" s="3"/>
       <c r="GB71" s="3"/>
       <c r="GC71" s="3"/>
       <c r="GD71" s="3"/>
       <c r="GE71" s="3"/>
       <c r="GF71" s="3"/>
       <c r="GG71" s="3"/>
     </row>
     <row r="74" spans="1:189">
       <c r="A74" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Basalfläche</t>
+            <t xml:space="preserve">area basimetrica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="75" spans="1:189" customHeight="1" ht="29">
       <c r="A75" s="1" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="77" spans="1:189">
       <c r="A77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Baumart (56 Klassen)</t>
+            <t xml:space="preserve">specie arborea (56 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2207</t>
           </r>
         </is>
       </c>
     </row>
     <row r="78" spans="1:189" customHeight="1" ht="29">
       <c r="A78" s="1" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="80" spans="1:189">
       <c r="A80" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Forstkreis (2023)</t>
+            <t xml:space="preserve">circondario forestale (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="81" spans="1:189" customHeight="1" ht="29">
       <c r="A81" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="83" spans="1:189">
       <c r="A83" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="84" spans="1:189" customHeight="1" ht="29">
       <c r="A84" s="1" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="86" spans="1:189">
       <c r="A86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="87" spans="1:189" customHeight="1" ht="29">
       <c r="A87" s="1" t="s">
         <v>174</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>