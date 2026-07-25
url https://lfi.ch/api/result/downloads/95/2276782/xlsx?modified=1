--- v0 (2026-01-07)
+++ v1 (2026-07-25)
@@ -12,133 +12,133 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
-[...7 lines deleted...]
-    <t>higher/lower altitude zone · tree state (living/dead)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Gesamtstammzahl</t>
+  </si>
+  <si>
+    <t>Hochlagen/Tieflagen · Baumzustand (lebend/tot)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: n/ha</t>
+      <t xml:space="preserve">: Stk./ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>forest district (2024)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,290 +373,287 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
-[...11 lines deleted...]
-    <t>n/ha</t>
+    <t>Seen</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Hochlagen/Tieflagen</t>
+  </si>
+  <si>
+    <t>Baumzustand (lebend/tot)</t>
+  </si>
+  <si>
+    <t>Stk./ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>living</t>
-[...11 lines deleted...]
-    <t>higher altitude zone</t>
+    <t>lebend</t>
+  </si>
+  <si>
+    <t>tot</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Tieflagen</t>
+  </si>
+  <si>
+    <t>Hochlagen</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2276782/614713</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">total number of stems</t>
+      <t xml:space="preserve">Gesamtstammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #3</t>
     </r>
   </si>
   <si>
-    <t>Number of stems of all living and dead trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm. The total number of stems is the sum of the number of stems and the number of deadwood stems.</t>
+    <t>Anzahl Stämme aller lebenden und toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Die Gesamtstammzahl ist die Summe von Stammzahl und Totholzstammzahl.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">higher/lower altitude zone</t>
+      <t xml:space="preserve">Hochlagen/Tieflagen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t>Areas in higher and lower altitude zones classified according to the system used for altitudinal vegetation belts in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005). The boundary between the higher and lower altitudes runs between the «upper montane» and «lower montane» levels on the Northern Alps and between the «high montane» and «upper/lower montane» levels to the Southern Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t>Gebiete in höheren und tieferen Lagen, eingeteilt anhand der Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005). Die Grenze zwischen den Hochlagen und den Tieflagen verläuft auf der Alpennordseite zwischen den Stufen «obermontan» und «untermontan», auf der Alpensüdseite zwischen den Stufen «hochmontan» und «ober-/untermontan». Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tree state (living/dead)</t>
+      <t xml:space="preserve">Baumzustand (lebend/tot)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1265</t>
     </r>
   </si>
   <si>
-    <t>Classification of trees and shrubs ≥12 cm in diameter at breast height (dbh) as living or dead. Reference: Field Survey (MID 58: Bemerkungen, MID 1018: Baumzustand)</t>
+    <t>Einteilung der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in lebende oder tote. Grundlage: Feldaufnahme (MID 58: Bemerkungen, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1008,239 +1005,239 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="27" max="27" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="33" max="33" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="35" max="35" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="37" max="37" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="39" max="39" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="41" max="41" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="41" max="41" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="43" max="43" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="45" max="45" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="47" max="47" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="49" max="49" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="49" max="49" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="51" max="51" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="53" max="53" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="53" max="53" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="55" max="55" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="55" max="55" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="57" max="57" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="57" max="57" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="59" max="59" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="59" max="59" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="61" max="61" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="61" max="61" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="63" max="63" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="65" max="65" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="67" max="67" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="67" max="67" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="69" max="69" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="71" max="71" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="71" max="71" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="73" max="73" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="75" max="75" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="77" max="77" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="77" max="77" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="79" max="79" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="79" max="79" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="81" max="81" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="83" max="83" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="83" max="83" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="85" max="85" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="85" max="85" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="87" max="87" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="87" max="87" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="88" max="88" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="89" max="89" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="89" max="89" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="90" max="90" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="91" max="91" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="91" max="91" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="92" max="92" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="93" max="93" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="93" max="93" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="94" max="94" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="95" max="95" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="95" max="95" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="96" max="96" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="97" max="97" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="97" max="97" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="98" max="98" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="99" max="99" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="99" max="99" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="100" max="100" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="101" max="101" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="101" max="101" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="102" max="102" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="103" max="103" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="103" max="103" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="105" max="105" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="105" max="105" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="107" max="107" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="107" max="107" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="109" max="109" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="109" max="109" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="111" max="111" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="111" max="111" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="113" max="113" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="113" max="113" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="114" max="114" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="115" max="115" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="115" max="115" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="116" max="116" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="117" max="117" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="117" max="117" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="118" max="118" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="119" max="119" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="119" max="119" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="120" max="120" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="121" max="121" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="121" max="121" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="122" max="122" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="123" max="123" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="123" max="123" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="124" max="124" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="125" max="125" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="125" max="125" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="126" max="126" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="127" max="127" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="127" max="127" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="128" max="128" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="129" max="129" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="129" max="129" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="131" max="131" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="131" max="131" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="132" max="132" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="133" max="133" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="133" max="133" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="134" max="134" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="135" max="135" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="135" max="135" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="136" max="136" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="137" max="137" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="137" max="137" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="138" max="138" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="139" max="139" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="139" max="139" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="140" max="140" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="141" max="141" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="141" max="141" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="142" max="142" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="143" max="143" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="143" max="143" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="144" max="144" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="145" max="145" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="145" max="145" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="146" max="146" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="147" max="147" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="147" max="147" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="148" max="148" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="149" max="149" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="149" max="149" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="150" max="150" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="151" max="151" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="151" max="151" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="152" max="152" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="153" max="153" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="153" max="153" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="154" max="154" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="155" max="155" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="155" max="155" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="157" max="157" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="157" max="157" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="158" max="158" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="159" max="159" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="159" max="159" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="160" max="160" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="161" max="161" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="161" max="161" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="162" max="162" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="163" max="163" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="163" max="163" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="164" max="164" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="165" max="165" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="165" max="165" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="166" max="166" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="167" max="167" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="167" max="167" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="168" max="168" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="169" max="169" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="169" max="169" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="170" max="170" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="171" max="171" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="171" max="171" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="172" max="172" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="173" max="173" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="173" max="173" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="174" max="174" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="175" max="175" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="175" max="175" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="176" max="176" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="177" max="177" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="177" max="177" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="178" max="178" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="179" max="179" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="179" max="179" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="180" max="180" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="181" max="181" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="181" max="181" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="183" max="183" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="183" max="183" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="184" max="184" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="185" max="185" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="185" max="185" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="186" max="186" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="187" max="187" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="187" max="187" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="188" max="188" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="189" max="189" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="189" max="189" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="190" max="190" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:190">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:190">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:190">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:190">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:190">
       <c r="A5" t="s">
@@ -2391,2933 +2388,2933 @@
       </c>
       <c r="GC12" s="4" t="s">
         <v>105</v>
       </c>
       <c r="GD12" s="4" t="s">
         <v>106</v>
       </c>
       <c r="GE12" s="4" t="s">
         <v>105</v>
       </c>
       <c r="GF12" s="4" t="s">
         <v>106</v>
       </c>
       <c r="GG12" s="4" t="s">
         <v>105</v>
       </c>
       <c r="GH12" s="4" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="13" spans="1:190">
       <c r="A13" s="5" t="s">
         <v>107</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E13" s="6">
         <v>0</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G13" s="6">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I13" s="6">
         <v>0</v>
       </c>
       <c r="J13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K13" s="6">
         <v>0</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M13" s="6">
         <v>0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="O13" s="6">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Q13" s="6">
         <v>0</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="S13" s="6">
         <v>0</v>
       </c>
       <c r="T13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U13" s="6">
         <v>0</v>
       </c>
       <c r="V13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="W13" s="6">
         <v>0</v>
       </c>
       <c r="X13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Y13" s="6">
         <v>0</v>
       </c>
       <c r="Z13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AA13" s="6">
         <v>0</v>
       </c>
       <c r="AB13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AC13" s="6">
         <v>0</v>
       </c>
       <c r="AD13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE13" s="6">
         <v>0</v>
       </c>
       <c r="AF13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AG13" s="6">
         <v>0</v>
       </c>
       <c r="AH13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AI13" s="6">
         <v>0</v>
       </c>
       <c r="AJ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AK13" s="6">
         <v>0</v>
       </c>
       <c r="AL13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AM13" s="6">
         <v>0</v>
       </c>
       <c r="AN13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AO13" s="6">
         <v>0</v>
       </c>
       <c r="AP13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AQ13" s="6">
         <v>0</v>
       </c>
       <c r="AR13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AS13" s="6">
         <v>0</v>
       </c>
       <c r="AT13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AU13" s="6">
         <v>0</v>
       </c>
       <c r="AV13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AW13" s="6">
         <v>0</v>
       </c>
       <c r="AX13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AY13" s="6">
         <v>0</v>
       </c>
       <c r="AZ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BA13" s="6">
         <v>0</v>
       </c>
       <c r="BB13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BC13" s="6">
         <v>0</v>
       </c>
       <c r="BD13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BE13" s="6">
         <v>0</v>
       </c>
       <c r="BF13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BG13" s="6">
         <v>0</v>
       </c>
       <c r="BH13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BI13" s="6">
         <v>0</v>
       </c>
       <c r="BJ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BK13" s="6">
         <v>0</v>
       </c>
       <c r="BL13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BM13" s="6">
         <v>0</v>
       </c>
       <c r="BN13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BO13" s="6">
         <v>0</v>
       </c>
       <c r="BP13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BQ13" s="6">
         <v>0</v>
       </c>
       <c r="BR13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BS13" s="6">
         <v>0</v>
       </c>
       <c r="BT13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BU13" s="6">
         <v>0</v>
       </c>
       <c r="BV13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BW13" s="6">
         <v>0</v>
       </c>
       <c r="BX13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BY13" s="6">
         <v>0</v>
       </c>
       <c r="BZ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CA13" s="6">
         <v>0</v>
       </c>
       <c r="CB13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CC13" s="6">
         <v>0</v>
       </c>
       <c r="CD13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CE13" s="6">
         <v>0</v>
       </c>
       <c r="CF13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CG13" s="6">
         <v>0</v>
       </c>
       <c r="CH13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CI13" s="6">
         <v>0</v>
       </c>
       <c r="CJ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CK13" s="6">
         <v>0</v>
       </c>
       <c r="CL13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CM13" s="6">
         <v>0</v>
       </c>
       <c r="CN13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CO13" s="6">
         <v>0</v>
       </c>
       <c r="CP13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CQ13" s="6">
         <v>0</v>
       </c>
       <c r="CR13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CS13" s="6">
         <v>0</v>
       </c>
       <c r="CT13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CU13" s="6">
         <v>0</v>
       </c>
       <c r="CV13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CW13" s="6">
         <v>0</v>
       </c>
       <c r="CX13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CY13" s="6">
         <v>0</v>
       </c>
       <c r="CZ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DA13" s="6">
         <v>0</v>
       </c>
       <c r="DB13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DC13" s="6">
         <v>0</v>
       </c>
       <c r="DD13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DE13" s="6">
         <v>0</v>
       </c>
       <c r="DF13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DG13" s="6">
         <v>0</v>
       </c>
       <c r="DH13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DI13" s="6">
         <v>0</v>
       </c>
       <c r="DJ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DK13" s="6">
         <v>0</v>
       </c>
       <c r="DL13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DM13" s="6">
         <v>0</v>
       </c>
       <c r="DN13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DO13" s="6">
         <v>0</v>
       </c>
       <c r="DP13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DQ13" s="6">
         <v>0</v>
       </c>
       <c r="DR13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DS13" s="6">
         <v>0</v>
       </c>
       <c r="DT13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DU13" s="6">
         <v>0</v>
       </c>
       <c r="DV13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DW13" s="6">
         <v>0</v>
       </c>
       <c r="DX13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DY13" s="6">
         <v>0</v>
       </c>
       <c r="DZ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EA13" s="6">
         <v>0</v>
       </c>
       <c r="EB13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EC13" s="6">
         <v>0</v>
       </c>
       <c r="ED13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EE13" s="6">
         <v>0</v>
       </c>
       <c r="EF13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EG13" s="6">
         <v>0</v>
       </c>
       <c r="EH13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EI13" s="6">
         <v>0</v>
       </c>
       <c r="EJ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EK13" s="6">
         <v>0</v>
       </c>
       <c r="EL13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EM13" s="6">
         <v>0</v>
       </c>
       <c r="EN13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EO13" s="6">
         <v>0</v>
       </c>
       <c r="EP13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EQ13" s="6">
         <v>0</v>
       </c>
       <c r="ER13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="ES13" s="6">
         <v>0</v>
       </c>
       <c r="ET13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EU13" s="6">
         <v>0</v>
       </c>
       <c r="EV13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EW13" s="6">
         <v>0</v>
       </c>
       <c r="EX13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EY13" s="6">
         <v>0</v>
       </c>
       <c r="EZ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FA13" s="6">
         <v>0</v>
       </c>
       <c r="FB13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FC13" s="6">
         <v>0</v>
       </c>
       <c r="FD13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FE13" s="6">
         <v>0</v>
       </c>
       <c r="FF13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FG13" s="6">
         <v>0</v>
       </c>
       <c r="FH13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FI13" s="6">
         <v>0</v>
       </c>
       <c r="FJ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FK13" s="6">
         <v>0</v>
       </c>
       <c r="FL13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FM13" s="6">
         <v>0</v>
       </c>
       <c r="FN13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FO13" s="6">
         <v>0</v>
       </c>
       <c r="FP13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FQ13" s="6">
         <v>0</v>
       </c>
       <c r="FR13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FS13" s="6">
         <v>0</v>
       </c>
       <c r="FT13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FU13" s="6">
         <v>0</v>
       </c>
       <c r="FV13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FW13" s="6">
         <v>0</v>
       </c>
       <c r="FX13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FY13" s="6">
         <v>0</v>
       </c>
       <c r="FZ13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GA13" s="6">
         <v>0</v>
       </c>
       <c r="GB13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GC13" s="6">
         <v>0</v>
       </c>
       <c r="GD13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GE13" s="6">
         <v>0</v>
       </c>
       <c r="GF13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG13" s="6">
         <v>0</v>
       </c>
       <c r="GH13" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="14" spans="1:190">
       <c r="A14" s="5"/>
       <c r="B14" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C14" s="6">
         <v>0</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E14" s="6">
         <v>0</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G14" s="6">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I14" s="6">
         <v>0</v>
       </c>
       <c r="J14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K14" s="6">
         <v>0</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M14" s="6">
         <v>0</v>
       </c>
       <c r="N14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="O14" s="6">
         <v>0</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Q14" s="6">
         <v>0</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="S14" s="6">
         <v>0</v>
       </c>
       <c r="T14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U14" s="6">
         <v>0</v>
       </c>
       <c r="V14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="W14" s="6">
         <v>0</v>
       </c>
       <c r="X14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Y14" s="6">
         <v>0</v>
       </c>
       <c r="Z14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AA14" s="6">
         <v>0</v>
       </c>
       <c r="AB14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AC14" s="6">
         <v>0</v>
       </c>
       <c r="AD14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE14" s="6">
         <v>0</v>
       </c>
       <c r="AF14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AG14" s="6">
         <v>0</v>
       </c>
       <c r="AH14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AI14" s="6">
         <v>0</v>
       </c>
       <c r="AJ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AK14" s="6">
         <v>0</v>
       </c>
       <c r="AL14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AM14" s="6">
         <v>0</v>
       </c>
       <c r="AN14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AO14" s="6">
         <v>0</v>
       </c>
       <c r="AP14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AQ14" s="6">
         <v>0</v>
       </c>
       <c r="AR14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AS14" s="6">
         <v>0</v>
       </c>
       <c r="AT14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AU14" s="6">
         <v>0</v>
       </c>
       <c r="AV14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AW14" s="6">
         <v>0</v>
       </c>
       <c r="AX14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AY14" s="6">
         <v>0</v>
       </c>
       <c r="AZ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BA14" s="6">
         <v>0</v>
       </c>
       <c r="BB14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BC14" s="6">
         <v>0</v>
       </c>
       <c r="BD14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BE14" s="6">
         <v>0</v>
       </c>
       <c r="BF14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BG14" s="6">
         <v>0</v>
       </c>
       <c r="BH14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BI14" s="6">
         <v>0</v>
       </c>
       <c r="BJ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BK14" s="6">
         <v>0</v>
       </c>
       <c r="BL14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BM14" s="6">
         <v>0</v>
       </c>
       <c r="BN14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BO14" s="6">
         <v>0</v>
       </c>
       <c r="BP14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BQ14" s="6">
         <v>0</v>
       </c>
       <c r="BR14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BS14" s="6">
         <v>0</v>
       </c>
       <c r="BT14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BU14" s="6">
         <v>0</v>
       </c>
       <c r="BV14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BW14" s="6">
         <v>0</v>
       </c>
       <c r="BX14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BY14" s="6">
         <v>0</v>
       </c>
       <c r="BZ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CA14" s="6">
         <v>0</v>
       </c>
       <c r="CB14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CC14" s="6">
         <v>0</v>
       </c>
       <c r="CD14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CE14" s="6">
         <v>0</v>
       </c>
       <c r="CF14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CG14" s="6">
         <v>0</v>
       </c>
       <c r="CH14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CI14" s="6">
         <v>0</v>
       </c>
       <c r="CJ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CK14" s="6">
         <v>0</v>
       </c>
       <c r="CL14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CM14" s="6">
         <v>0</v>
       </c>
       <c r="CN14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CO14" s="6">
         <v>0</v>
       </c>
       <c r="CP14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CQ14" s="6">
         <v>0</v>
       </c>
       <c r="CR14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CS14" s="6">
         <v>0</v>
       </c>
       <c r="CT14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CU14" s="6">
         <v>0</v>
       </c>
       <c r="CV14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CW14" s="6">
         <v>0</v>
       </c>
       <c r="CX14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CY14" s="6">
         <v>0</v>
       </c>
       <c r="CZ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DA14" s="6">
         <v>0</v>
       </c>
       <c r="DB14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DC14" s="6">
         <v>0</v>
       </c>
       <c r="DD14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DE14" s="6">
         <v>0</v>
       </c>
       <c r="DF14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DG14" s="6">
         <v>0</v>
       </c>
       <c r="DH14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DI14" s="6">
         <v>0</v>
       </c>
       <c r="DJ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DK14" s="6">
         <v>0</v>
       </c>
       <c r="DL14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DM14" s="6">
         <v>0</v>
       </c>
       <c r="DN14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DO14" s="6">
         <v>0</v>
       </c>
       <c r="DP14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DQ14" s="6">
         <v>0</v>
       </c>
       <c r="DR14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DS14" s="6">
         <v>0</v>
       </c>
       <c r="DT14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DU14" s="6">
         <v>0</v>
       </c>
       <c r="DV14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DW14" s="6">
         <v>0</v>
       </c>
       <c r="DX14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DY14" s="6">
         <v>0</v>
       </c>
       <c r="DZ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EA14" s="6">
         <v>0</v>
       </c>
       <c r="EB14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EC14" s="6">
         <v>0</v>
       </c>
       <c r="ED14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EE14" s="6">
         <v>0</v>
       </c>
       <c r="EF14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EG14" s="6">
         <v>0</v>
       </c>
       <c r="EH14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EI14" s="6">
         <v>0</v>
       </c>
       <c r="EJ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EK14" s="6">
         <v>0</v>
       </c>
       <c r="EL14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EM14" s="6">
         <v>0</v>
       </c>
       <c r="EN14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EO14" s="6">
         <v>0</v>
       </c>
       <c r="EP14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EQ14" s="6">
         <v>0</v>
       </c>
       <c r="ER14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="ES14" s="6">
         <v>0</v>
       </c>
       <c r="ET14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EU14" s="6">
         <v>0</v>
       </c>
       <c r="EV14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EW14" s="6">
         <v>0</v>
       </c>
       <c r="EX14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EY14" s="6">
         <v>0</v>
       </c>
       <c r="EZ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FA14" s="6">
         <v>0</v>
       </c>
       <c r="FB14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FC14" s="6">
         <v>0</v>
       </c>
       <c r="FD14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FE14" s="6">
         <v>0</v>
       </c>
       <c r="FF14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FG14" s="6">
         <v>0</v>
       </c>
       <c r="FH14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FI14" s="6">
         <v>0</v>
       </c>
       <c r="FJ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FK14" s="6">
         <v>0</v>
       </c>
       <c r="FL14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FM14" s="6">
         <v>0</v>
       </c>
       <c r="FN14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FO14" s="6">
         <v>0</v>
       </c>
       <c r="FP14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FQ14" s="6">
         <v>0</v>
       </c>
       <c r="FR14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FS14" s="6">
         <v>0</v>
       </c>
       <c r="FT14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FU14" s="6">
         <v>0</v>
       </c>
       <c r="FV14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FW14" s="6">
         <v>0</v>
       </c>
       <c r="FX14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FY14" s="6">
         <v>0</v>
       </c>
       <c r="FZ14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GA14" s="6">
         <v>0</v>
       </c>
       <c r="GB14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GC14" s="6">
         <v>0</v>
       </c>
       <c r="GD14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GE14" s="6">
         <v>0</v>
       </c>
       <c r="GF14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG14" s="6">
         <v>0</v>
       </c>
       <c r="GH14" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="15" spans="1:190">
       <c r="A15" s="5"/>
       <c r="B15" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G15" s="6">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I15" s="6">
         <v>0</v>
       </c>
       <c r="J15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K15" s="6">
         <v>0</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M15" s="6">
         <v>0</v>
       </c>
       <c r="N15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="O15" s="6">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Q15" s="6">
         <v>0</v>
       </c>
       <c r="R15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="S15" s="6">
         <v>0</v>
       </c>
       <c r="T15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U15" s="6">
         <v>0</v>
       </c>
       <c r="V15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="W15" s="6">
         <v>0</v>
       </c>
       <c r="X15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Y15" s="6">
         <v>0</v>
       </c>
       <c r="Z15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AA15" s="6">
         <v>0</v>
       </c>
       <c r="AB15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AC15" s="6">
         <v>0</v>
       </c>
       <c r="AD15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE15" s="6">
         <v>0</v>
       </c>
       <c r="AF15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AG15" s="6">
         <v>0</v>
       </c>
       <c r="AH15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AI15" s="6">
         <v>0</v>
       </c>
       <c r="AJ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AK15" s="6">
         <v>0</v>
       </c>
       <c r="AL15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AM15" s="6">
         <v>0</v>
       </c>
       <c r="AN15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AO15" s="6">
         <v>0</v>
       </c>
       <c r="AP15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AQ15" s="6">
         <v>0</v>
       </c>
       <c r="AR15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AS15" s="6">
         <v>0</v>
       </c>
       <c r="AT15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AU15" s="6">
         <v>0</v>
       </c>
       <c r="AV15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AW15" s="6">
         <v>0</v>
       </c>
       <c r="AX15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AY15" s="6">
         <v>0</v>
       </c>
       <c r="AZ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BA15" s="6">
         <v>0</v>
       </c>
       <c r="BB15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BC15" s="6">
         <v>0</v>
       </c>
       <c r="BD15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BE15" s="6">
         <v>0</v>
       </c>
       <c r="BF15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BG15" s="6">
         <v>0</v>
       </c>
       <c r="BH15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BI15" s="6">
         <v>0</v>
       </c>
       <c r="BJ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BK15" s="6">
         <v>0</v>
       </c>
       <c r="BL15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BM15" s="6">
         <v>0</v>
       </c>
       <c r="BN15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BO15" s="6">
         <v>0</v>
       </c>
       <c r="BP15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BQ15" s="6">
         <v>0</v>
       </c>
       <c r="BR15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BS15" s="6">
         <v>0</v>
       </c>
       <c r="BT15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BU15" s="6">
         <v>0</v>
       </c>
       <c r="BV15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BW15" s="6">
         <v>0</v>
       </c>
       <c r="BX15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BY15" s="6">
         <v>0</v>
       </c>
       <c r="BZ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CA15" s="6">
         <v>0</v>
       </c>
       <c r="CB15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CC15" s="6">
         <v>0</v>
       </c>
       <c r="CD15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CE15" s="6">
         <v>0</v>
       </c>
       <c r="CF15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CG15" s="6">
         <v>0</v>
       </c>
       <c r="CH15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CI15" s="6">
         <v>0</v>
       </c>
       <c r="CJ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CK15" s="6">
         <v>0</v>
       </c>
       <c r="CL15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CM15" s="6">
         <v>0</v>
       </c>
       <c r="CN15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CO15" s="6">
         <v>0</v>
       </c>
       <c r="CP15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CQ15" s="6">
         <v>0</v>
       </c>
       <c r="CR15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CS15" s="6">
         <v>0</v>
       </c>
       <c r="CT15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CU15" s="6">
         <v>0</v>
       </c>
       <c r="CV15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CW15" s="6">
         <v>0</v>
       </c>
       <c r="CX15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CY15" s="6">
         <v>0</v>
       </c>
       <c r="CZ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DA15" s="6">
         <v>0</v>
       </c>
       <c r="DB15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DC15" s="6">
         <v>0</v>
       </c>
       <c r="DD15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DE15" s="6">
         <v>0</v>
       </c>
       <c r="DF15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DG15" s="6">
         <v>0</v>
       </c>
       <c r="DH15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DI15" s="6">
         <v>0</v>
       </c>
       <c r="DJ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DK15" s="6">
         <v>0</v>
       </c>
       <c r="DL15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DM15" s="6">
         <v>0</v>
       </c>
       <c r="DN15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DO15" s="6">
         <v>0</v>
       </c>
       <c r="DP15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DQ15" s="6">
         <v>0</v>
       </c>
       <c r="DR15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DS15" s="6">
         <v>0</v>
       </c>
       <c r="DT15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DU15" s="6">
         <v>0</v>
       </c>
       <c r="DV15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DW15" s="6">
         <v>0</v>
       </c>
       <c r="DX15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DY15" s="6">
         <v>0</v>
       </c>
       <c r="DZ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EA15" s="6">
         <v>0</v>
       </c>
       <c r="EB15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EC15" s="6">
         <v>0</v>
       </c>
       <c r="ED15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EE15" s="6">
         <v>0</v>
       </c>
       <c r="EF15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EG15" s="6">
         <v>0</v>
       </c>
       <c r="EH15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EI15" s="6">
         <v>0</v>
       </c>
       <c r="EJ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EK15" s="6">
         <v>0</v>
       </c>
       <c r="EL15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EM15" s="6">
         <v>0</v>
       </c>
       <c r="EN15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EO15" s="6">
         <v>0</v>
       </c>
       <c r="EP15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EQ15" s="6">
         <v>0</v>
       </c>
       <c r="ER15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="ES15" s="6">
         <v>0</v>
       </c>
       <c r="ET15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EU15" s="6">
         <v>0</v>
       </c>
       <c r="EV15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EW15" s="6">
         <v>0</v>
       </c>
       <c r="EX15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EY15" s="6">
         <v>0</v>
       </c>
       <c r="EZ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FA15" s="6">
         <v>0</v>
       </c>
       <c r="FB15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FC15" s="6">
         <v>0</v>
       </c>
       <c r="FD15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FE15" s="6">
         <v>0</v>
       </c>
       <c r="FF15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FG15" s="6">
         <v>0</v>
       </c>
       <c r="FH15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FI15" s="6">
         <v>0</v>
       </c>
       <c r="FJ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FK15" s="6">
         <v>0</v>
       </c>
       <c r="FL15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FM15" s="6">
         <v>0</v>
       </c>
       <c r="FN15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FO15" s="6">
         <v>0</v>
       </c>
       <c r="FP15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FQ15" s="6">
         <v>0</v>
       </c>
       <c r="FR15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FS15" s="6">
         <v>0</v>
       </c>
       <c r="FT15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FU15" s="6">
         <v>0</v>
       </c>
       <c r="FV15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FW15" s="6">
         <v>0</v>
       </c>
       <c r="FX15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FY15" s="6">
         <v>0</v>
       </c>
       <c r="FZ15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GA15" s="6">
         <v>0</v>
       </c>
       <c r="GB15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GC15" s="6">
         <v>0</v>
       </c>
       <c r="GD15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GE15" s="6">
         <v>0</v>
       </c>
       <c r="GF15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG15" s="6">
         <v>0</v>
       </c>
       <c r="GH15" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="16" spans="1:190">
       <c r="A16" s="5"/>
       <c r="B16" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G16" s="6">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I16" s="6">
         <v>0</v>
       </c>
       <c r="J16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K16" s="6">
         <v>0</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M16" s="6">
         <v>0</v>
       </c>
       <c r="N16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="O16" s="6">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Q16" s="6">
         <v>0</v>
       </c>
       <c r="R16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="S16" s="6">
         <v>0</v>
       </c>
       <c r="T16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U16" s="6">
         <v>0</v>
       </c>
       <c r="V16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="W16" s="6">
         <v>0</v>
       </c>
       <c r="X16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Y16" s="6">
         <v>0</v>
       </c>
       <c r="Z16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AA16" s="6">
         <v>0</v>
       </c>
       <c r="AB16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AC16" s="6">
         <v>0</v>
       </c>
       <c r="AD16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE16" s="6">
         <v>0</v>
       </c>
       <c r="AF16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AG16" s="6">
         <v>0</v>
       </c>
       <c r="AH16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AI16" s="6">
         <v>0</v>
       </c>
       <c r="AJ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AK16" s="6">
         <v>0</v>
       </c>
       <c r="AL16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AM16" s="6">
         <v>0</v>
       </c>
       <c r="AN16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AO16" s="6">
         <v>0</v>
       </c>
       <c r="AP16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AQ16" s="6">
         <v>0</v>
       </c>
       <c r="AR16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AS16" s="6">
         <v>0</v>
       </c>
       <c r="AT16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AU16" s="6">
         <v>0</v>
       </c>
       <c r="AV16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AW16" s="6">
         <v>0</v>
       </c>
       <c r="AX16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AY16" s="6">
         <v>0</v>
       </c>
       <c r="AZ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BA16" s="6">
         <v>0</v>
       </c>
       <c r="BB16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BC16" s="6">
         <v>0</v>
       </c>
       <c r="BD16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BE16" s="6">
         <v>0</v>
       </c>
       <c r="BF16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BG16" s="6">
         <v>0</v>
       </c>
       <c r="BH16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BI16" s="6">
         <v>0</v>
       </c>
       <c r="BJ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BK16" s="6">
         <v>0</v>
       </c>
       <c r="BL16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BM16" s="6">
         <v>0</v>
       </c>
       <c r="BN16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BO16" s="6">
         <v>0</v>
       </c>
       <c r="BP16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BQ16" s="6">
         <v>0</v>
       </c>
       <c r="BR16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BS16" s="6">
         <v>0</v>
       </c>
       <c r="BT16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BU16" s="6">
         <v>0</v>
       </c>
       <c r="BV16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BW16" s="6">
         <v>0</v>
       </c>
       <c r="BX16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BY16" s="6">
         <v>0</v>
       </c>
       <c r="BZ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CA16" s="6">
         <v>0</v>
       </c>
       <c r="CB16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CC16" s="6">
         <v>0</v>
       </c>
       <c r="CD16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CE16" s="6">
         <v>0</v>
       </c>
       <c r="CF16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CG16" s="6">
         <v>0</v>
       </c>
       <c r="CH16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CI16" s="6">
         <v>0</v>
       </c>
       <c r="CJ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CK16" s="6">
         <v>0</v>
       </c>
       <c r="CL16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CM16" s="6">
         <v>0</v>
       </c>
       <c r="CN16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CO16" s="6">
         <v>0</v>
       </c>
       <c r="CP16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CQ16" s="6">
         <v>0</v>
       </c>
       <c r="CR16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CS16" s="6">
         <v>0</v>
       </c>
       <c r="CT16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CU16" s="6">
         <v>0</v>
       </c>
       <c r="CV16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CW16" s="6">
         <v>0</v>
       </c>
       <c r="CX16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CY16" s="6">
         <v>0</v>
       </c>
       <c r="CZ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DA16" s="6">
         <v>0</v>
       </c>
       <c r="DB16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DC16" s="6">
         <v>0</v>
       </c>
       <c r="DD16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DE16" s="6">
         <v>0</v>
       </c>
       <c r="DF16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DG16" s="6">
         <v>0</v>
       </c>
       <c r="DH16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DI16" s="6">
         <v>0</v>
       </c>
       <c r="DJ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DK16" s="6">
         <v>0</v>
       </c>
       <c r="DL16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DM16" s="6">
         <v>0</v>
       </c>
       <c r="DN16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DO16" s="6">
         <v>0</v>
       </c>
       <c r="DP16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DQ16" s="6">
         <v>0</v>
       </c>
       <c r="DR16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DS16" s="6">
         <v>0</v>
       </c>
       <c r="DT16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DU16" s="6">
         <v>0</v>
       </c>
       <c r="DV16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DW16" s="6">
         <v>0</v>
       </c>
       <c r="DX16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DY16" s="6">
         <v>0</v>
       </c>
       <c r="DZ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EA16" s="6">
         <v>0</v>
       </c>
       <c r="EB16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EC16" s="6">
         <v>0</v>
       </c>
       <c r="ED16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EE16" s="6">
         <v>0</v>
       </c>
       <c r="EF16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EG16" s="6">
         <v>0</v>
       </c>
       <c r="EH16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EI16" s="6">
         <v>0</v>
       </c>
       <c r="EJ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EK16" s="6">
         <v>0</v>
       </c>
       <c r="EL16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EM16" s="6">
         <v>0</v>
       </c>
       <c r="EN16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EO16" s="6">
         <v>0</v>
       </c>
       <c r="EP16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EQ16" s="6">
         <v>0</v>
       </c>
       <c r="ER16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="ES16" s="6">
         <v>0</v>
       </c>
       <c r="ET16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EU16" s="6">
         <v>0</v>
       </c>
       <c r="EV16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EW16" s="6">
         <v>0</v>
       </c>
       <c r="EX16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EY16" s="6">
         <v>0</v>
       </c>
       <c r="EZ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FA16" s="6">
         <v>0</v>
       </c>
       <c r="FB16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FC16" s="6">
         <v>0</v>
       </c>
       <c r="FD16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FE16" s="6">
         <v>0</v>
       </c>
       <c r="FF16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FG16" s="6">
         <v>0</v>
       </c>
       <c r="FH16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FI16" s="6">
         <v>0</v>
       </c>
       <c r="FJ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FK16" s="6">
         <v>0</v>
       </c>
       <c r="FL16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FM16" s="6">
         <v>0</v>
       </c>
       <c r="FN16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FO16" s="6">
         <v>0</v>
       </c>
       <c r="FP16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FQ16" s="6">
         <v>0</v>
       </c>
       <c r="FR16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FS16" s="6">
         <v>0</v>
       </c>
       <c r="FT16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FU16" s="6">
         <v>0</v>
       </c>
       <c r="FV16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FW16" s="6">
         <v>0</v>
       </c>
       <c r="FX16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FY16" s="6">
         <v>0</v>
       </c>
       <c r="FZ16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GA16" s="6">
         <v>0</v>
       </c>
       <c r="GB16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GC16" s="6">
         <v>0</v>
       </c>
       <c r="GD16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GE16" s="6">
         <v>0</v>
       </c>
       <c r="GF16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG16" s="6">
         <v>0</v>
       </c>
       <c r="GH16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="17" spans="1:190">
       <c r="A17" s="5" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E17" s="6">
         <v>0</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G17" s="6">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I17" s="6">
         <v>0</v>
       </c>
       <c r="J17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K17" s="6">
         <v>0</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M17" s="6">
         <v>0</v>
       </c>
       <c r="N17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="O17" s="6">
         <v>0</v>
       </c>
       <c r="P17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Q17" s="6">
         <v>0</v>
       </c>
       <c r="R17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="S17" s="6">
         <v>0</v>
       </c>
       <c r="T17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U17" s="6">
         <v>0</v>
       </c>
       <c r="V17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="W17" s="6">
         <v>0</v>
       </c>
       <c r="X17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Y17" s="6">
         <v>0</v>
       </c>
       <c r="Z17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AA17" s="6">
         <v>0</v>
       </c>
       <c r="AB17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AC17" s="6">
         <v>0</v>
       </c>
       <c r="AD17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE17" s="6">
         <v>0</v>
       </c>
       <c r="AF17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AG17" s="6">
         <v>0</v>
       </c>
       <c r="AH17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AI17" s="6">
         <v>0</v>
       </c>
       <c r="AJ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AK17" s="6">
         <v>0</v>
       </c>
       <c r="AL17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AM17" s="6">
         <v>0</v>
       </c>
       <c r="AN17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AO17" s="6">
         <v>0</v>
       </c>
       <c r="AP17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AQ17" s="6">
         <v>0</v>
       </c>
       <c r="AR17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AS17" s="6">
         <v>0</v>
       </c>
       <c r="AT17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AU17" s="6">
         <v>0</v>
       </c>
       <c r="AV17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AW17" s="6">
         <v>0</v>
       </c>
       <c r="AX17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AY17" s="6">
         <v>0</v>
       </c>
       <c r="AZ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BA17" s="6">
         <v>0</v>
       </c>
       <c r="BB17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BC17" s="6">
         <v>0</v>
       </c>
       <c r="BD17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BE17" s="6">
         <v>0</v>
       </c>
       <c r="BF17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BG17" s="6">
         <v>0</v>
       </c>
       <c r="BH17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BI17" s="6">
         <v>0</v>
       </c>
       <c r="BJ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BK17" s="6">
         <v>0</v>
       </c>
       <c r="BL17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BM17" s="6">
         <v>0</v>
       </c>
       <c r="BN17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BO17" s="6">
         <v>0</v>
       </c>
       <c r="BP17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BQ17" s="6">
         <v>0</v>
       </c>
       <c r="BR17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BS17" s="6">
         <v>0</v>
       </c>
       <c r="BT17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BU17" s="6">
         <v>0</v>
       </c>
       <c r="BV17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BW17" s="6">
         <v>0</v>
       </c>
       <c r="BX17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BY17" s="6">
         <v>0</v>
       </c>
       <c r="BZ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CA17" s="6">
         <v>0</v>
       </c>
       <c r="CB17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CC17" s="6">
         <v>0</v>
       </c>
       <c r="CD17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CE17" s="6">
         <v>0</v>
       </c>
       <c r="CF17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CG17" s="6">
         <v>0</v>
       </c>
       <c r="CH17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CI17" s="6">
         <v>0</v>
       </c>
       <c r="CJ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CK17" s="6">
         <v>0</v>
       </c>
       <c r="CL17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CM17" s="6">
         <v>0</v>
       </c>
       <c r="CN17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CO17" s="6">
         <v>0</v>
       </c>
       <c r="CP17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CQ17" s="6">
         <v>0</v>
       </c>
       <c r="CR17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CS17" s="6">
         <v>0</v>
       </c>
       <c r="CT17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CU17" s="6">
         <v>0</v>
       </c>
       <c r="CV17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CW17" s="6">
         <v>0</v>
       </c>
       <c r="CX17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CY17" s="6">
         <v>0</v>
       </c>
       <c r="CZ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DA17" s="6">
         <v>0</v>
       </c>
       <c r="DB17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DC17" s="6">
         <v>0</v>
       </c>
       <c r="DD17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DE17" s="6">
         <v>0</v>
       </c>
       <c r="DF17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DG17" s="6">
         <v>0</v>
       </c>
       <c r="DH17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DI17" s="6">
         <v>0</v>
       </c>
       <c r="DJ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DK17" s="6">
         <v>0</v>
       </c>
       <c r="DL17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DM17" s="6">
         <v>0</v>
       </c>
       <c r="DN17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DO17" s="6">
         <v>0</v>
       </c>
       <c r="DP17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DQ17" s="6">
         <v>0</v>
       </c>
       <c r="DR17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DS17" s="6">
         <v>0</v>
       </c>
       <c r="DT17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DU17" s="6">
         <v>0</v>
       </c>
       <c r="DV17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DW17" s="6">
         <v>0</v>
       </c>
       <c r="DX17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DY17" s="6">
         <v>0</v>
       </c>
       <c r="DZ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EA17" s="6">
         <v>0</v>
       </c>
       <c r="EB17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EC17" s="6">
         <v>0</v>
       </c>
       <c r="ED17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EE17" s="6">
         <v>0</v>
       </c>
       <c r="EF17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EG17" s="6">
         <v>0</v>
       </c>
       <c r="EH17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EI17" s="6">
         <v>0</v>
       </c>
       <c r="EJ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EK17" s="6">
         <v>0</v>
       </c>
       <c r="EL17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EM17" s="6">
         <v>0</v>
       </c>
       <c r="EN17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EO17" s="6">
         <v>0</v>
       </c>
       <c r="EP17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EQ17" s="6">
         <v>0</v>
       </c>
       <c r="ER17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="ES17" s="6">
         <v>0</v>
       </c>
       <c r="ET17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EU17" s="6">
         <v>0</v>
       </c>
       <c r="EV17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EW17" s="6">
         <v>0</v>
       </c>
       <c r="EX17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EY17" s="6">
         <v>0</v>
       </c>
       <c r="EZ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FA17" s="6">
         <v>0</v>
       </c>
       <c r="FB17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FC17" s="6">
         <v>0</v>
       </c>
       <c r="FD17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FE17" s="6">
         <v>0</v>
       </c>
       <c r="FF17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FG17" s="6">
         <v>0</v>
       </c>
       <c r="FH17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FI17" s="6">
         <v>0</v>
       </c>
       <c r="FJ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FK17" s="6">
         <v>0</v>
       </c>
       <c r="FL17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FM17" s="6">
         <v>0</v>
       </c>
       <c r="FN17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FO17" s="6">
         <v>0</v>
       </c>
       <c r="FP17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FQ17" s="6">
         <v>0</v>
       </c>
       <c r="FR17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FS17" s="6">
         <v>0</v>
       </c>
       <c r="FT17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FU17" s="6">
         <v>0</v>
       </c>
       <c r="FV17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FW17" s="6">
         <v>0</v>
       </c>
       <c r="FX17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FY17" s="6">
         <v>0</v>
       </c>
       <c r="FZ17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GA17" s="6">
         <v>0</v>
       </c>
       <c r="GB17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GC17" s="6">
         <v>0</v>
       </c>
       <c r="GD17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GE17" s="6">
         <v>0</v>
       </c>
       <c r="GF17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG17" s="6">
         <v>0</v>
       </c>
       <c r="GH17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="18" spans="1:190">
       <c r="A18" s="5"/>
       <c r="B18" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C18" s="6">
         <v>315</v>
       </c>
       <c r="D18" s="6">
         <v>12</v>
       </c>
       <c r="E18" s="6">
         <v>290</v>
       </c>
       <c r="F18" s="6">
         <v>14</v>
       </c>
       <c r="G18" s="6">
         <v>327</v>
       </c>
       <c r="H18" s="6">
         <v>13</v>
       </c>
       <c r="I18" s="6">
         <v>266</v>
       </c>
       <c r="J18" s="6">
         <v>13</v>
       </c>
       <c r="K18" s="6">
         <v>380</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M18" s="6">
         <v>463</v>
       </c>
       <c r="N18" s="6">
         <v>15</v>
       </c>
       <c r="O18" s="6">
         <v>512</v>
       </c>
       <c r="P18" s="6">
         <v>10</v>
       </c>
       <c r="Q18" s="6">
         <v>373</v>
       </c>
       <c r="R18" s="6">
         <v>7</v>
       </c>
       <c r="S18" s="6">
         <v>380</v>
       </c>
       <c r="T18" s="6">
         <v>7</v>
       </c>
@@ -5327,51 +5324,51 @@
       <c r="V18" s="6">
         <v>10</v>
       </c>
       <c r="W18" s="6">
         <v>380</v>
       </c>
       <c r="X18" s="6">
         <v>20</v>
       </c>
       <c r="Y18" s="6">
         <v>399</v>
       </c>
       <c r="Z18" s="6">
         <v>18</v>
       </c>
       <c r="AA18" s="6">
         <v>398</v>
       </c>
       <c r="AB18" s="6">
         <v>11</v>
       </c>
       <c r="AC18" s="6">
         <v>280</v>
       </c>
       <c r="AD18" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE18" s="6">
         <v>313</v>
       </c>
       <c r="AF18" s="6">
         <v>23</v>
       </c>
       <c r="AG18" s="6">
         <v>296</v>
       </c>
       <c r="AH18" s="6">
         <v>19</v>
       </c>
       <c r="AI18" s="6">
         <v>437</v>
       </c>
       <c r="AJ18" s="6">
         <v>18</v>
       </c>
       <c r="AK18" s="6">
         <v>404</v>
       </c>
       <c r="AL18" s="6">
         <v>17</v>
       </c>
@@ -5381,51 +5378,51 @@
       <c r="AN18" s="6">
         <v>31</v>
       </c>
       <c r="AO18" s="6">
         <v>271</v>
       </c>
       <c r="AP18" s="6">
         <v>24</v>
       </c>
       <c r="AQ18" s="6">
         <v>320</v>
       </c>
       <c r="AR18" s="6">
         <v>21</v>
       </c>
       <c r="AS18" s="6">
         <v>353</v>
       </c>
       <c r="AT18" s="6">
         <v>11</v>
       </c>
       <c r="AU18" s="6">
         <v>0</v>
       </c>
       <c r="AV18" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AW18" s="6">
         <v>563</v>
       </c>
       <c r="AX18" s="6">
         <v>14</v>
       </c>
       <c r="AY18" s="6">
         <v>355</v>
       </c>
       <c r="AZ18" s="6">
         <v>12</v>
       </c>
       <c r="BA18" s="6">
         <v>376</v>
       </c>
       <c r="BB18" s="6">
         <v>7</v>
       </c>
       <c r="BC18" s="6">
         <v>360</v>
       </c>
       <c r="BD18" s="6">
         <v>12</v>
       </c>
@@ -5459,51 +5456,51 @@
       <c r="BN18" s="6">
         <v>23</v>
       </c>
       <c r="BO18" s="6">
         <v>364</v>
       </c>
       <c r="BP18" s="6">
         <v>16</v>
       </c>
       <c r="BQ18" s="6">
         <v>320</v>
       </c>
       <c r="BR18" s="6">
         <v>9</v>
       </c>
       <c r="BS18" s="6">
         <v>686</v>
       </c>
       <c r="BT18" s="6">
         <v>19</v>
       </c>
       <c r="BU18" s="6">
         <v>90</v>
       </c>
       <c r="BV18" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BW18" s="6">
         <v>475</v>
       </c>
       <c r="BX18" s="6">
         <v>21</v>
       </c>
       <c r="BY18" s="6">
         <v>431</v>
       </c>
       <c r="BZ18" s="6">
         <v>13</v>
       </c>
       <c r="CA18" s="6">
         <v>561</v>
       </c>
       <c r="CB18" s="6">
         <v>25</v>
       </c>
       <c r="CC18" s="6">
         <v>361</v>
       </c>
       <c r="CD18" s="6">
         <v>22</v>
       </c>
@@ -5537,51 +5534,51 @@
       <c r="CN18" s="6">
         <v>24</v>
       </c>
       <c r="CO18" s="6">
         <v>398</v>
       </c>
       <c r="CP18" s="6">
         <v>16</v>
       </c>
       <c r="CQ18" s="6">
         <v>428</v>
       </c>
       <c r="CR18" s="6">
         <v>14</v>
       </c>
       <c r="CS18" s="6">
         <v>515</v>
       </c>
       <c r="CT18" s="6">
         <v>23</v>
       </c>
       <c r="CU18" s="6">
         <v>0</v>
       </c>
       <c r="CV18" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CW18" s="6">
         <v>240</v>
       </c>
       <c r="CX18" s="6">
         <v>17</v>
       </c>
       <c r="CY18" s="6">
         <v>440</v>
       </c>
       <c r="CZ18" s="6">
         <v>12</v>
       </c>
       <c r="DA18" s="6">
         <v>347</v>
       </c>
       <c r="DB18" s="6">
         <v>14</v>
       </c>
       <c r="DC18" s="6">
         <v>285</v>
       </c>
       <c r="DD18" s="6">
         <v>14</v>
       </c>
@@ -5801,93 +5798,93 @@
       <c r="FX18" s="6">
         <v>13</v>
       </c>
       <c r="FY18" s="6">
         <v>265</v>
       </c>
       <c r="FZ18" s="6">
         <v>18</v>
       </c>
       <c r="GA18" s="6">
         <v>291</v>
       </c>
       <c r="GB18" s="6">
         <v>24</v>
       </c>
       <c r="GC18" s="6">
         <v>322</v>
       </c>
       <c r="GD18" s="6">
         <v>11</v>
       </c>
       <c r="GE18" s="6">
         <v>0</v>
       </c>
       <c r="GF18" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG18" s="6">
         <v>408</v>
       </c>
       <c r="GH18" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:190">
       <c r="A19" s="5"/>
       <c r="B19" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C19" s="6">
         <v>38</v>
       </c>
       <c r="D19" s="6">
         <v>26</v>
       </c>
       <c r="E19" s="6">
         <v>24</v>
       </c>
       <c r="F19" s="6">
         <v>33</v>
       </c>
       <c r="G19" s="6">
         <v>7</v>
       </c>
       <c r="H19" s="6">
         <v>81</v>
       </c>
       <c r="I19" s="6">
         <v>28</v>
       </c>
       <c r="J19" s="6">
         <v>20</v>
       </c>
       <c r="K19" s="6">
         <v>0</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M19" s="6">
         <v>83</v>
       </c>
       <c r="N19" s="6">
         <v>38</v>
       </c>
       <c r="O19" s="6">
         <v>93</v>
       </c>
       <c r="P19" s="6">
         <v>21</v>
       </c>
       <c r="Q19" s="6">
         <v>27</v>
       </c>
       <c r="R19" s="6">
         <v>20</v>
       </c>
       <c r="S19" s="6">
         <v>23</v>
       </c>
       <c r="T19" s="6">
         <v>18</v>
       </c>
@@ -5897,51 +5894,51 @@
       <c r="V19" s="6">
         <v>23</v>
       </c>
       <c r="W19" s="6">
         <v>78</v>
       </c>
       <c r="X19" s="6">
         <v>29</v>
       </c>
       <c r="Y19" s="6">
         <v>34</v>
       </c>
       <c r="Z19" s="6">
         <v>34</v>
       </c>
       <c r="AA19" s="6">
         <v>64</v>
       </c>
       <c r="AB19" s="6">
         <v>28</v>
       </c>
       <c r="AC19" s="6">
         <v>0</v>
       </c>
       <c r="AD19" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE19" s="6">
         <v>72</v>
       </c>
       <c r="AF19" s="6">
         <v>52</v>
       </c>
       <c r="AG19" s="6">
         <v>47</v>
       </c>
       <c r="AH19" s="6">
         <v>46</v>
       </c>
       <c r="AI19" s="6">
         <v>36</v>
       </c>
       <c r="AJ19" s="6">
         <v>35</v>
       </c>
       <c r="AK19" s="6">
         <v>24</v>
       </c>
       <c r="AL19" s="6">
         <v>34</v>
       </c>
@@ -5951,63 +5948,63 @@
       <c r="AN19" s="6">
         <v>32</v>
       </c>
       <c r="AO19" s="6">
         <v>93</v>
       </c>
       <c r="AP19" s="6">
         <v>26</v>
       </c>
       <c r="AQ19" s="6">
         <v>55</v>
       </c>
       <c r="AR19" s="6">
         <v>51</v>
       </c>
       <c r="AS19" s="6">
         <v>34</v>
       </c>
       <c r="AT19" s="6">
         <v>39</v>
       </c>
       <c r="AU19" s="6">
         <v>0</v>
       </c>
       <c r="AV19" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AW19" s="6">
         <v>124</v>
       </c>
       <c r="AX19" s="6">
         <v>22</v>
       </c>
       <c r="AY19" s="6">
         <v>0</v>
       </c>
       <c r="AZ19" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BA19" s="6">
         <v>76</v>
       </c>
       <c r="BB19" s="6">
         <v>17</v>
       </c>
       <c r="BC19" s="6">
         <v>47</v>
       </c>
       <c r="BD19" s="6">
         <v>39</v>
       </c>
       <c r="BE19" s="6">
         <v>33</v>
       </c>
       <c r="BF19" s="6">
         <v>28</v>
       </c>
       <c r="BG19" s="6">
         <v>74</v>
       </c>
       <c r="BH19" s="6">
         <v>27</v>
       </c>
@@ -6029,51 +6026,51 @@
       <c r="BN19" s="6">
         <v>52</v>
       </c>
       <c r="BO19" s="6">
         <v>6</v>
       </c>
       <c r="BP19" s="6">
         <v>94</v>
       </c>
       <c r="BQ19" s="6">
         <v>43</v>
       </c>
       <c r="BR19" s="6">
         <v>57</v>
       </c>
       <c r="BS19" s="6">
         <v>40</v>
       </c>
       <c r="BT19" s="6">
         <v>52</v>
       </c>
       <c r="BU19" s="6">
         <v>0</v>
       </c>
       <c r="BV19" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BW19" s="6">
         <v>72</v>
       </c>
       <c r="BX19" s="6">
         <v>50</v>
       </c>
       <c r="BY19" s="6">
         <v>26</v>
       </c>
       <c r="BZ19" s="6">
         <v>33</v>
       </c>
       <c r="CA19" s="6">
         <v>113</v>
       </c>
       <c r="CB19" s="6">
         <v>39</v>
       </c>
       <c r="CC19" s="6">
         <v>86</v>
       </c>
       <c r="CD19" s="6">
         <v>23</v>
       </c>
@@ -6107,51 +6104,51 @@
       <c r="CN19" s="6">
         <v>39</v>
       </c>
       <c r="CO19" s="6">
         <v>53</v>
       </c>
       <c r="CP19" s="6">
         <v>37</v>
       </c>
       <c r="CQ19" s="6">
         <v>58</v>
       </c>
       <c r="CR19" s="6">
         <v>23</v>
       </c>
       <c r="CS19" s="6">
         <v>75</v>
       </c>
       <c r="CT19" s="6">
         <v>47</v>
       </c>
       <c r="CU19" s="6">
         <v>0</v>
       </c>
       <c r="CV19" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CW19" s="6">
         <v>38</v>
       </c>
       <c r="CX19" s="6">
         <v>47</v>
       </c>
       <c r="CY19" s="6">
         <v>28</v>
       </c>
       <c r="CZ19" s="6">
         <v>35</v>
       </c>
       <c r="DA19" s="6">
         <v>26</v>
       </c>
       <c r="DB19" s="6">
         <v>55</v>
       </c>
       <c r="DC19" s="6">
         <v>18</v>
       </c>
       <c r="DD19" s="6">
         <v>70</v>
       </c>
@@ -6197,51 +6194,51 @@
       <c r="DR19" s="6">
         <v>19</v>
       </c>
       <c r="DS19" s="6">
         <v>78</v>
       </c>
       <c r="DT19" s="6">
         <v>27</v>
       </c>
       <c r="DU19" s="6">
         <v>130</v>
       </c>
       <c r="DV19" s="6">
         <v>21</v>
       </c>
       <c r="DW19" s="6">
         <v>61</v>
       </c>
       <c r="DX19" s="6">
         <v>41</v>
       </c>
       <c r="DY19" s="6">
         <v>0</v>
       </c>
       <c r="DZ19" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EA19" s="6">
         <v>27</v>
       </c>
       <c r="EB19" s="6">
         <v>64</v>
       </c>
       <c r="EC19" s="6">
         <v>147</v>
       </c>
       <c r="ED19" s="6">
         <v>26</v>
       </c>
       <c r="EE19" s="6">
         <v>69</v>
       </c>
       <c r="EF19" s="6">
         <v>42</v>
       </c>
       <c r="EG19" s="6">
         <v>50</v>
       </c>
       <c r="EH19" s="6">
         <v>0</v>
       </c>
@@ -6371,93 +6368,93 @@
       <c r="FX19" s="6">
         <v>50</v>
       </c>
       <c r="FY19" s="6">
         <v>19</v>
       </c>
       <c r="FZ19" s="6">
         <v>35</v>
       </c>
       <c r="GA19" s="6">
         <v>21</v>
       </c>
       <c r="GB19" s="6">
         <v>48</v>
       </c>
       <c r="GC19" s="6">
         <v>13</v>
       </c>
       <c r="GD19" s="6">
         <v>39</v>
       </c>
       <c r="GE19" s="6">
         <v>0</v>
       </c>
       <c r="GF19" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG19" s="6">
         <v>55</v>
       </c>
       <c r="GH19" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:190">
       <c r="A20" s="5"/>
       <c r="B20" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C20" s="6">
         <v>353</v>
       </c>
       <c r="D20" s="6">
         <v>12</v>
       </c>
       <c r="E20" s="6">
         <v>313</v>
       </c>
       <c r="F20" s="6">
         <v>14</v>
       </c>
       <c r="G20" s="6">
         <v>333</v>
       </c>
       <c r="H20" s="6">
         <v>13</v>
       </c>
       <c r="I20" s="6">
         <v>294</v>
       </c>
       <c r="J20" s="6">
         <v>12</v>
       </c>
       <c r="K20" s="6">
         <v>380</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M20" s="6">
         <v>546</v>
       </c>
       <c r="N20" s="6">
         <v>11</v>
       </c>
       <c r="O20" s="6">
         <v>605</v>
       </c>
       <c r="P20" s="6">
         <v>10</v>
       </c>
       <c r="Q20" s="6">
         <v>400</v>
       </c>
       <c r="R20" s="6">
         <v>7</v>
       </c>
       <c r="S20" s="6">
         <v>403</v>
       </c>
       <c r="T20" s="6">
         <v>6</v>
       </c>
@@ -6467,51 +6464,51 @@
       <c r="V20" s="6">
         <v>10</v>
       </c>
       <c r="W20" s="6">
         <v>458</v>
       </c>
       <c r="X20" s="6">
         <v>18</v>
       </c>
       <c r="Y20" s="6">
         <v>433</v>
       </c>
       <c r="Z20" s="6">
         <v>17</v>
       </c>
       <c r="AA20" s="6">
         <v>462</v>
       </c>
       <c r="AB20" s="6">
         <v>11</v>
       </c>
       <c r="AC20" s="6">
         <v>280</v>
       </c>
       <c r="AD20" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE20" s="6">
         <v>384</v>
       </c>
       <c r="AF20" s="6">
         <v>26</v>
       </c>
       <c r="AG20" s="6">
         <v>343</v>
       </c>
       <c r="AH20" s="6">
         <v>19</v>
       </c>
       <c r="AI20" s="6">
         <v>473</v>
       </c>
       <c r="AJ20" s="6">
         <v>18</v>
       </c>
       <c r="AK20" s="6">
         <v>428</v>
       </c>
       <c r="AL20" s="6">
         <v>17</v>
       </c>
@@ -6521,51 +6518,51 @@
       <c r="AN20" s="6">
         <v>23</v>
       </c>
       <c r="AO20" s="6">
         <v>365</v>
       </c>
       <c r="AP20" s="6">
         <v>22</v>
       </c>
       <c r="AQ20" s="6">
         <v>375</v>
       </c>
       <c r="AR20" s="6">
         <v>21</v>
       </c>
       <c r="AS20" s="6">
         <v>387</v>
       </c>
       <c r="AT20" s="6">
         <v>12</v>
       </c>
       <c r="AU20" s="6">
         <v>0</v>
       </c>
       <c r="AV20" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AW20" s="6">
         <v>687</v>
       </c>
       <c r="AX20" s="6">
         <v>13</v>
       </c>
       <c r="AY20" s="6">
         <v>355</v>
       </c>
       <c r="AZ20" s="6">
         <v>12</v>
       </c>
       <c r="BA20" s="6">
         <v>452</v>
       </c>
       <c r="BB20" s="6">
         <v>7</v>
       </c>
       <c r="BC20" s="6">
         <v>406</v>
       </c>
       <c r="BD20" s="6">
         <v>12</v>
       </c>
@@ -6599,51 +6596,51 @@
       <c r="BN20" s="6">
         <v>23</v>
       </c>
       <c r="BO20" s="6">
         <v>370</v>
       </c>
       <c r="BP20" s="6">
         <v>15</v>
       </c>
       <c r="BQ20" s="6">
         <v>362</v>
       </c>
       <c r="BR20" s="6">
         <v>13</v>
       </c>
       <c r="BS20" s="6">
         <v>725</v>
       </c>
       <c r="BT20" s="6">
         <v>18</v>
       </c>
       <c r="BU20" s="6">
         <v>90</v>
       </c>
       <c r="BV20" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BW20" s="6">
         <v>547</v>
       </c>
       <c r="BX20" s="6">
         <v>21</v>
       </c>
       <c r="BY20" s="6">
         <v>457</v>
       </c>
       <c r="BZ20" s="6">
         <v>12</v>
       </c>
       <c r="CA20" s="6">
         <v>674</v>
       </c>
       <c r="CB20" s="6">
         <v>24</v>
       </c>
       <c r="CC20" s="6">
         <v>447</v>
       </c>
       <c r="CD20" s="6">
         <v>20</v>
       </c>
@@ -6677,51 +6674,51 @@
       <c r="CN20" s="6">
         <v>21</v>
       </c>
       <c r="CO20" s="6">
         <v>451</v>
       </c>
       <c r="CP20" s="6">
         <v>15</v>
       </c>
       <c r="CQ20" s="6">
         <v>486</v>
       </c>
       <c r="CR20" s="6">
         <v>14</v>
       </c>
       <c r="CS20" s="6">
         <v>591</v>
       </c>
       <c r="CT20" s="6">
         <v>22</v>
       </c>
       <c r="CU20" s="6">
         <v>0</v>
       </c>
       <c r="CV20" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CW20" s="6">
         <v>278</v>
       </c>
       <c r="CX20" s="6">
         <v>16</v>
       </c>
       <c r="CY20" s="6">
         <v>468</v>
       </c>
       <c r="CZ20" s="6">
         <v>13</v>
       </c>
       <c r="DA20" s="6">
         <v>372</v>
       </c>
       <c r="DB20" s="6">
         <v>13</v>
       </c>
       <c r="DC20" s="6">
         <v>303</v>
       </c>
       <c r="DD20" s="6">
         <v>13</v>
       </c>
@@ -6941,749 +6938,749 @@
       <c r="FX20" s="6">
         <v>14</v>
       </c>
       <c r="FY20" s="6">
         <v>284</v>
       </c>
       <c r="FZ20" s="6">
         <v>17</v>
       </c>
       <c r="GA20" s="6">
         <v>312</v>
       </c>
       <c r="GB20" s="6">
         <v>23</v>
       </c>
       <c r="GC20" s="6">
         <v>335</v>
       </c>
       <c r="GD20" s="6">
         <v>12</v>
       </c>
       <c r="GE20" s="6">
         <v>0</v>
       </c>
       <c r="GF20" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG20" s="6">
         <v>463</v>
       </c>
       <c r="GH20" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:190">
       <c r="A21" s="5" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C21" s="6">
         <v>0</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G21" s="6">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I21" s="6">
         <v>0</v>
       </c>
       <c r="J21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K21" s="6">
         <v>0</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M21" s="6">
         <v>0</v>
       </c>
       <c r="N21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="O21" s="6">
         <v>0</v>
       </c>
       <c r="P21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Q21" s="6">
         <v>0</v>
       </c>
       <c r="R21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="S21" s="6">
         <v>0</v>
       </c>
       <c r="T21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U21" s="6">
         <v>0</v>
       </c>
       <c r="V21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="W21" s="6">
         <v>0</v>
       </c>
       <c r="X21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Y21" s="6">
         <v>0</v>
       </c>
       <c r="Z21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AA21" s="6">
         <v>0</v>
       </c>
       <c r="AB21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AC21" s="6">
         <v>0</v>
       </c>
       <c r="AD21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE21" s="6">
         <v>0</v>
       </c>
       <c r="AF21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AG21" s="6">
         <v>0</v>
       </c>
       <c r="AH21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AI21" s="6">
         <v>0</v>
       </c>
       <c r="AJ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AK21" s="6">
         <v>0</v>
       </c>
       <c r="AL21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AM21" s="6">
         <v>0</v>
       </c>
       <c r="AN21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AO21" s="6">
         <v>0</v>
       </c>
       <c r="AP21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AQ21" s="6">
         <v>0</v>
       </c>
       <c r="AR21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AS21" s="6">
         <v>0</v>
       </c>
       <c r="AT21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AU21" s="6">
         <v>0</v>
       </c>
       <c r="AV21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AW21" s="6">
         <v>0</v>
       </c>
       <c r="AX21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AY21" s="6">
         <v>0</v>
       </c>
       <c r="AZ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BA21" s="6">
         <v>0</v>
       </c>
       <c r="BB21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BC21" s="6">
         <v>0</v>
       </c>
       <c r="BD21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BE21" s="6">
         <v>0</v>
       </c>
       <c r="BF21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BG21" s="6">
         <v>0</v>
       </c>
       <c r="BH21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BI21" s="6">
         <v>0</v>
       </c>
       <c r="BJ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BK21" s="6">
         <v>0</v>
       </c>
       <c r="BL21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BM21" s="6">
         <v>0</v>
       </c>
       <c r="BN21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BO21" s="6">
         <v>0</v>
       </c>
       <c r="BP21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BQ21" s="6">
         <v>0</v>
       </c>
       <c r="BR21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BS21" s="6">
         <v>0</v>
       </c>
       <c r="BT21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BU21" s="6">
         <v>0</v>
       </c>
       <c r="BV21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BW21" s="6">
         <v>0</v>
       </c>
       <c r="BX21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BY21" s="6">
         <v>0</v>
       </c>
       <c r="BZ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CA21" s="6">
         <v>0</v>
       </c>
       <c r="CB21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CC21" s="6">
         <v>0</v>
       </c>
       <c r="CD21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CE21" s="6">
         <v>0</v>
       </c>
       <c r="CF21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CG21" s="6">
         <v>0</v>
       </c>
       <c r="CH21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CI21" s="6">
         <v>0</v>
       </c>
       <c r="CJ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CK21" s="6">
         <v>0</v>
       </c>
       <c r="CL21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CM21" s="6">
         <v>0</v>
       </c>
       <c r="CN21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CO21" s="6">
         <v>0</v>
       </c>
       <c r="CP21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CQ21" s="6">
         <v>0</v>
       </c>
       <c r="CR21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CS21" s="6">
         <v>0</v>
       </c>
       <c r="CT21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CU21" s="6">
         <v>0</v>
       </c>
       <c r="CV21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CW21" s="6">
         <v>0</v>
       </c>
       <c r="CX21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CY21" s="6">
         <v>0</v>
       </c>
       <c r="CZ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DA21" s="6">
         <v>0</v>
       </c>
       <c r="DB21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DC21" s="6">
         <v>0</v>
       </c>
       <c r="DD21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DE21" s="6">
         <v>0</v>
       </c>
       <c r="DF21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DG21" s="6">
         <v>0</v>
       </c>
       <c r="DH21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DI21" s="6">
         <v>0</v>
       </c>
       <c r="DJ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DK21" s="6">
         <v>0</v>
       </c>
       <c r="DL21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DM21" s="6">
         <v>0</v>
       </c>
       <c r="DN21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DO21" s="6">
         <v>0</v>
       </c>
       <c r="DP21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DQ21" s="6">
         <v>0</v>
       </c>
       <c r="DR21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DS21" s="6">
         <v>0</v>
       </c>
       <c r="DT21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DU21" s="6">
         <v>0</v>
       </c>
       <c r="DV21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DW21" s="6">
         <v>0</v>
       </c>
       <c r="DX21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DY21" s="6">
         <v>0</v>
       </c>
       <c r="DZ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EA21" s="6">
         <v>0</v>
       </c>
       <c r="EB21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EC21" s="6">
         <v>0</v>
       </c>
       <c r="ED21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EE21" s="6">
         <v>0</v>
       </c>
       <c r="EF21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EG21" s="6">
         <v>0</v>
       </c>
       <c r="EH21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EI21" s="6">
         <v>0</v>
       </c>
       <c r="EJ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EK21" s="6">
         <v>0</v>
       </c>
       <c r="EL21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EM21" s="6">
         <v>0</v>
       </c>
       <c r="EN21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EO21" s="6">
         <v>0</v>
       </c>
       <c r="EP21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EQ21" s="6">
         <v>0</v>
       </c>
       <c r="ER21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="ES21" s="6">
         <v>0</v>
       </c>
       <c r="ET21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EU21" s="6">
         <v>0</v>
       </c>
       <c r="EV21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EW21" s="6">
         <v>0</v>
       </c>
       <c r="EX21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EY21" s="6">
         <v>0</v>
       </c>
       <c r="EZ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FA21" s="6">
         <v>0</v>
       </c>
       <c r="FB21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FC21" s="6">
         <v>0</v>
       </c>
       <c r="FD21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FE21" s="6">
         <v>0</v>
       </c>
       <c r="FF21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FG21" s="6">
         <v>0</v>
       </c>
       <c r="FH21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FI21" s="6">
         <v>0</v>
       </c>
       <c r="FJ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FK21" s="6">
         <v>0</v>
       </c>
       <c r="FL21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FM21" s="6">
         <v>0</v>
       </c>
       <c r="FN21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FO21" s="6">
         <v>0</v>
       </c>
       <c r="FP21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FQ21" s="6">
         <v>0</v>
       </c>
       <c r="FR21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FS21" s="6">
         <v>0</v>
       </c>
       <c r="FT21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FU21" s="6">
         <v>0</v>
       </c>
       <c r="FV21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FW21" s="6">
         <v>0</v>
       </c>
       <c r="FX21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FY21" s="6">
         <v>0</v>
       </c>
       <c r="FZ21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GA21" s="6">
         <v>0</v>
       </c>
       <c r="GB21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GC21" s="6">
         <v>0</v>
       </c>
       <c r="GD21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GE21" s="6">
         <v>0</v>
       </c>
       <c r="GF21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG21" s="6">
         <v>0</v>
       </c>
       <c r="GH21" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:190">
       <c r="A22" s="5"/>
       <c r="B22" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C22" s="6">
         <v>0</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E22" s="6">
         <v>0</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G22" s="6">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I22" s="6">
         <v>0</v>
       </c>
       <c r="J22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K22" s="6">
         <v>407</v>
       </c>
       <c r="L22" s="6">
         <v>15</v>
       </c>
       <c r="M22" s="6">
         <v>414</v>
       </c>
       <c r="N22" s="6">
         <v>20</v>
       </c>
       <c r="O22" s="6">
         <v>377</v>
       </c>
       <c r="P22" s="6">
         <v>6</v>
       </c>
       <c r="Q22" s="6">
         <v>327</v>
       </c>
       <c r="R22" s="6">
         <v>8</v>
       </c>
       <c r="S22" s="6">
         <v>220</v>
       </c>
       <c r="T22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U22" s="6">
         <v>391</v>
       </c>
       <c r="V22" s="6">
         <v>10</v>
       </c>
       <c r="W22" s="6">
         <v>0</v>
       </c>
       <c r="X22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Y22" s="6">
         <v>0</v>
       </c>
       <c r="Z22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AA22" s="6">
         <v>440</v>
       </c>
       <c r="AB22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AC22" s="6">
         <v>0</v>
       </c>
       <c r="AD22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE22" s="6">
         <v>483</v>
       </c>
       <c r="AF22" s="6">
         <v>8</v>
       </c>
       <c r="AG22" s="6">
         <v>595</v>
       </c>
       <c r="AH22" s="6">
         <v>21</v>
       </c>
       <c r="AI22" s="6">
         <v>462</v>
       </c>
       <c r="AJ22" s="6">
         <v>16</v>
       </c>
       <c r="AK22" s="6">
         <v>450</v>
       </c>
       <c r="AL22" s="6">
         <v>15</v>
       </c>
       <c r="AM22" s="6">
         <v>0</v>
       </c>
       <c r="AN22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AO22" s="6">
         <v>352</v>
       </c>
       <c r="AP22" s="6">
         <v>13</v>
       </c>
       <c r="AQ22" s="6">
         <v>371</v>
       </c>
       <c r="AR22" s="6">
         <v>8</v>
       </c>
       <c r="AS22" s="6">
         <v>363</v>
       </c>
       <c r="AT22" s="6">
         <v>12</v>
       </c>
       <c r="AU22" s="6">
         <v>408</v>
       </c>
       <c r="AV22" s="6">
         <v>8</v>
       </c>
@@ -7753,177 +7750,177 @@
       <c r="BR22" s="6">
         <v>15</v>
       </c>
       <c r="BS22" s="6">
         <v>569</v>
       </c>
       <c r="BT22" s="6">
         <v>26</v>
       </c>
       <c r="BU22" s="6">
         <v>575</v>
       </c>
       <c r="BV22" s="6">
         <v>16</v>
       </c>
       <c r="BW22" s="6">
         <v>527</v>
       </c>
       <c r="BX22" s="6">
         <v>15</v>
       </c>
       <c r="BY22" s="6">
         <v>0</v>
       </c>
       <c r="BZ22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CA22" s="6">
         <v>370</v>
       </c>
       <c r="CB22" s="6">
         <v>23</v>
       </c>
       <c r="CC22" s="6">
         <v>422</v>
       </c>
       <c r="CD22" s="6">
         <v>15</v>
       </c>
       <c r="CE22" s="6">
         <v>399</v>
       </c>
       <c r="CF22" s="6">
         <v>18</v>
       </c>
       <c r="CG22" s="6">
         <v>333</v>
       </c>
       <c r="CH22" s="6">
         <v>14</v>
       </c>
       <c r="CI22" s="6">
         <v>0</v>
       </c>
       <c r="CJ22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CK22" s="6">
         <v>571</v>
       </c>
       <c r="CL22" s="6">
         <v>18</v>
       </c>
       <c r="CM22" s="6">
         <v>455</v>
       </c>
       <c r="CN22" s="6">
         <v>15</v>
       </c>
       <c r="CO22" s="6">
         <v>0</v>
       </c>
       <c r="CP22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CQ22" s="6">
         <v>0</v>
       </c>
       <c r="CR22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CS22" s="6">
         <v>393</v>
       </c>
       <c r="CT22" s="6">
         <v>15</v>
       </c>
       <c r="CU22" s="6">
         <v>387</v>
       </c>
       <c r="CV22" s="6">
         <v>12</v>
       </c>
       <c r="CW22" s="6">
         <v>369</v>
       </c>
       <c r="CX22" s="6">
         <v>15</v>
       </c>
       <c r="CY22" s="6">
         <v>0</v>
       </c>
       <c r="CZ22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DA22" s="6">
         <v>0</v>
       </c>
       <c r="DB22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DC22" s="6">
         <v>0</v>
       </c>
       <c r="DD22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DE22" s="6">
         <v>386</v>
       </c>
       <c r="DF22" s="6">
         <v>20</v>
       </c>
       <c r="DG22" s="6">
         <v>529</v>
       </c>
       <c r="DH22" s="6">
         <v>15</v>
       </c>
       <c r="DI22" s="6">
         <v>353</v>
       </c>
       <c r="DJ22" s="6">
         <v>13</v>
       </c>
       <c r="DK22" s="6">
         <v>241</v>
       </c>
       <c r="DL22" s="6">
         <v>42</v>
       </c>
       <c r="DM22" s="6">
         <v>0</v>
       </c>
       <c r="DN22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DO22" s="6">
         <v>0</v>
       </c>
       <c r="DP22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DQ22" s="6">
         <v>386</v>
       </c>
       <c r="DR22" s="6">
         <v>11</v>
       </c>
       <c r="DS22" s="6">
         <v>242</v>
       </c>
       <c r="DT22" s="6">
         <v>21</v>
       </c>
       <c r="DU22" s="6">
         <v>515</v>
       </c>
       <c r="DV22" s="6">
         <v>28</v>
       </c>
       <c r="DW22" s="6">
         <v>517</v>
       </c>
       <c r="DX22" s="6">
         <v>19</v>
       </c>
@@ -7945,315 +7942,315 @@
       <c r="ED22" s="6">
         <v>15</v>
       </c>
       <c r="EE22" s="6">
         <v>278</v>
       </c>
       <c r="EF22" s="6">
         <v>17</v>
       </c>
       <c r="EG22" s="6">
         <v>583</v>
       </c>
       <c r="EH22" s="6">
         <v>19</v>
       </c>
       <c r="EI22" s="6">
         <v>477</v>
       </c>
       <c r="EJ22" s="6">
         <v>2</v>
       </c>
       <c r="EK22" s="6">
         <v>0</v>
       </c>
       <c r="EL22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EM22" s="6">
         <v>445</v>
       </c>
       <c r="EN22" s="6">
         <v>20</v>
       </c>
       <c r="EO22" s="6">
         <v>0</v>
       </c>
       <c r="EP22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EQ22" s="6">
         <v>115</v>
       </c>
       <c r="ER22" s="6">
         <v>3</v>
       </c>
       <c r="ES22" s="6">
         <v>331</v>
       </c>
       <c r="ET22" s="6">
         <v>10</v>
       </c>
       <c r="EU22" s="6">
         <v>307</v>
       </c>
       <c r="EV22" s="6">
         <v>17</v>
       </c>
       <c r="EW22" s="6">
         <v>359</v>
       </c>
       <c r="EX22" s="6">
         <v>22</v>
       </c>
       <c r="EY22" s="6">
         <v>291</v>
       </c>
       <c r="EZ22" s="6">
         <v>18</v>
       </c>
       <c r="FA22" s="6">
         <v>449</v>
       </c>
       <c r="FB22" s="6">
         <v>55</v>
       </c>
       <c r="FC22" s="6">
         <v>0</v>
       </c>
       <c r="FD22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FE22" s="6">
         <v>20</v>
       </c>
       <c r="FF22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FG22" s="6">
         <v>0</v>
       </c>
       <c r="FH22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FI22" s="6">
         <v>368</v>
       </c>
       <c r="FJ22" s="6">
         <v>8</v>
       </c>
       <c r="FK22" s="6">
         <v>434</v>
       </c>
       <c r="FL22" s="6">
         <v>8</v>
       </c>
       <c r="FM22" s="6">
         <v>456</v>
       </c>
       <c r="FN22" s="6">
         <v>8</v>
       </c>
       <c r="FO22" s="6">
         <v>274</v>
       </c>
       <c r="FP22" s="6">
         <v>30</v>
       </c>
       <c r="FQ22" s="6">
         <v>170</v>
       </c>
       <c r="FR22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FS22" s="6">
         <v>0</v>
       </c>
       <c r="FT22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FU22" s="6">
         <v>420</v>
       </c>
       <c r="FV22" s="6">
         <v>59</v>
       </c>
       <c r="FW22" s="6">
         <v>0</v>
       </c>
       <c r="FX22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FY22" s="6">
         <v>0</v>
       </c>
       <c r="FZ22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GA22" s="6">
         <v>0</v>
       </c>
       <c r="GB22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GC22" s="6">
         <v>0</v>
       </c>
       <c r="GD22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GE22" s="6">
         <v>0</v>
       </c>
       <c r="GF22" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG22" s="6">
         <v>402</v>
       </c>
       <c r="GH22" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:190">
       <c r="A23" s="5"/>
       <c r="B23" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C23" s="6">
         <v>0</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E23" s="6">
         <v>0</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G23" s="6">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I23" s="6">
         <v>0</v>
       </c>
       <c r="J23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K23" s="6">
         <v>63</v>
       </c>
       <c r="L23" s="6">
         <v>32</v>
       </c>
       <c r="M23" s="6">
         <v>84</v>
       </c>
       <c r="N23" s="6">
         <v>23</v>
       </c>
       <c r="O23" s="6">
         <v>76</v>
       </c>
       <c r="P23" s="6">
         <v>13</v>
       </c>
       <c r="Q23" s="6">
         <v>51</v>
       </c>
       <c r="R23" s="6">
         <v>24</v>
       </c>
       <c r="S23" s="6">
         <v>100</v>
       </c>
       <c r="T23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U23" s="6">
         <v>56</v>
       </c>
       <c r="V23" s="6">
         <v>25</v>
       </c>
       <c r="W23" s="6">
         <v>0</v>
       </c>
       <c r="X23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Y23" s="6">
         <v>0</v>
       </c>
       <c r="Z23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AA23" s="6">
         <v>0</v>
       </c>
       <c r="AB23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AC23" s="6">
         <v>0</v>
       </c>
       <c r="AD23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE23" s="6">
         <v>162</v>
       </c>
       <c r="AF23" s="6">
         <v>32</v>
       </c>
       <c r="AG23" s="6">
         <v>101</v>
       </c>
       <c r="AH23" s="6">
         <v>34</v>
       </c>
       <c r="AI23" s="6">
         <v>75</v>
       </c>
       <c r="AJ23" s="6">
         <v>29</v>
       </c>
       <c r="AK23" s="6">
         <v>119</v>
       </c>
       <c r="AL23" s="6">
         <v>37</v>
       </c>
       <c r="AM23" s="6">
         <v>0</v>
       </c>
       <c r="AN23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AO23" s="6">
         <v>91</v>
       </c>
       <c r="AP23" s="6">
         <v>32</v>
       </c>
       <c r="AQ23" s="6">
         <v>52</v>
       </c>
       <c r="AR23" s="6">
         <v>17</v>
       </c>
       <c r="AS23" s="6">
         <v>43</v>
       </c>
       <c r="AT23" s="6">
         <v>22</v>
       </c>
       <c r="AU23" s="6">
         <v>74</v>
       </c>
       <c r="AV23" s="6">
         <v>16</v>
       </c>
@@ -8287,213 +8284,213 @@
       <c r="BF23" s="6">
         <v>55</v>
       </c>
       <c r="BG23" s="6">
         <v>146</v>
       </c>
       <c r="BH23" s="6">
         <v>23</v>
       </c>
       <c r="BI23" s="6">
         <v>9</v>
       </c>
       <c r="BJ23" s="6">
         <v>91</v>
       </c>
       <c r="BK23" s="6">
         <v>21</v>
       </c>
       <c r="BL23" s="6">
         <v>37</v>
       </c>
       <c r="BM23" s="6">
         <v>0</v>
       </c>
       <c r="BN23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BO23" s="6">
         <v>15</v>
       </c>
       <c r="BP23" s="6">
         <v>58</v>
       </c>
       <c r="BQ23" s="6">
         <v>40</v>
       </c>
       <c r="BR23" s="6">
         <v>31</v>
       </c>
       <c r="BS23" s="6">
         <v>75</v>
       </c>
       <c r="BT23" s="6">
         <v>27</v>
       </c>
       <c r="BU23" s="6">
         <v>60</v>
       </c>
       <c r="BV23" s="6">
         <v>22</v>
       </c>
       <c r="BW23" s="6">
         <v>76</v>
       </c>
       <c r="BX23" s="6">
         <v>42</v>
       </c>
       <c r="BY23" s="6">
         <v>0</v>
       </c>
       <c r="BZ23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CA23" s="6">
         <v>31</v>
       </c>
       <c r="CB23" s="6">
         <v>38</v>
       </c>
       <c r="CC23" s="6">
         <v>69</v>
       </c>
       <c r="CD23" s="6">
         <v>19</v>
       </c>
       <c r="CE23" s="6">
         <v>75</v>
       </c>
       <c r="CF23" s="6">
         <v>43</v>
       </c>
       <c r="CG23" s="6">
         <v>53</v>
       </c>
       <c r="CH23" s="6">
         <v>28</v>
       </c>
       <c r="CI23" s="6">
         <v>0</v>
       </c>
       <c r="CJ23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CK23" s="6">
         <v>40</v>
       </c>
       <c r="CL23" s="6">
         <v>50</v>
       </c>
       <c r="CM23" s="6">
         <v>48</v>
       </c>
       <c r="CN23" s="6">
         <v>76</v>
       </c>
       <c r="CO23" s="6">
         <v>0</v>
       </c>
       <c r="CP23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CQ23" s="6">
         <v>0</v>
       </c>
       <c r="CR23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CS23" s="6">
         <v>46</v>
       </c>
       <c r="CT23" s="6">
         <v>23</v>
       </c>
       <c r="CU23" s="6">
         <v>81</v>
       </c>
       <c r="CV23" s="6">
         <v>38</v>
       </c>
       <c r="CW23" s="6">
         <v>96</v>
       </c>
       <c r="CX23" s="6">
         <v>32</v>
       </c>
       <c r="CY23" s="6">
         <v>0</v>
       </c>
       <c r="CZ23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DA23" s="6">
         <v>0</v>
       </c>
       <c r="DB23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DC23" s="6">
         <v>0</v>
       </c>
       <c r="DD23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DE23" s="6">
         <v>63</v>
       </c>
       <c r="DF23" s="6">
         <v>31</v>
       </c>
       <c r="DG23" s="6">
         <v>44</v>
       </c>
       <c r="DH23" s="6">
         <v>24</v>
       </c>
       <c r="DI23" s="6">
         <v>60</v>
       </c>
       <c r="DJ23" s="6">
         <v>25</v>
       </c>
       <c r="DK23" s="6">
         <v>2</v>
       </c>
       <c r="DL23" s="6">
         <v>94</v>
       </c>
       <c r="DM23" s="6">
         <v>0</v>
       </c>
       <c r="DN23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DO23" s="6">
         <v>0</v>
       </c>
       <c r="DP23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DQ23" s="6">
         <v>33</v>
       </c>
       <c r="DR23" s="6">
         <v>29</v>
       </c>
       <c r="DS23" s="6">
         <v>17</v>
       </c>
       <c r="DT23" s="6">
         <v>59</v>
       </c>
       <c r="DU23" s="6">
         <v>41</v>
       </c>
       <c r="DV23" s="6">
         <v>35</v>
       </c>
       <c r="DW23" s="6">
         <v>61</v>
       </c>
       <c r="DX23" s="6">
         <v>26</v>
       </c>
@@ -8515,315 +8512,315 @@
       <c r="ED23" s="6">
         <v>46</v>
       </c>
       <c r="EE23" s="6">
         <v>55</v>
       </c>
       <c r="EF23" s="6">
         <v>31</v>
       </c>
       <c r="EG23" s="6">
         <v>97</v>
       </c>
       <c r="EH23" s="6">
         <v>26</v>
       </c>
       <c r="EI23" s="6">
         <v>73</v>
       </c>
       <c r="EJ23" s="6">
         <v>46</v>
       </c>
       <c r="EK23" s="6">
         <v>0</v>
       </c>
       <c r="EL23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EM23" s="6">
         <v>34</v>
       </c>
       <c r="EN23" s="6">
         <v>40</v>
       </c>
       <c r="EO23" s="6">
         <v>0</v>
       </c>
       <c r="EP23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EQ23" s="6">
         <v>36</v>
       </c>
       <c r="ER23" s="6">
         <v>29</v>
       </c>
       <c r="ES23" s="6">
         <v>18</v>
       </c>
       <c r="ET23" s="6">
         <v>42</v>
       </c>
       <c r="EU23" s="6">
         <v>63</v>
       </c>
       <c r="EV23" s="6">
         <v>64</v>
       </c>
       <c r="EW23" s="6">
         <v>52</v>
       </c>
       <c r="EX23" s="6">
         <v>25</v>
       </c>
       <c r="EY23" s="6">
         <v>60</v>
       </c>
       <c r="EZ23" s="6">
         <v>55</v>
       </c>
       <c r="FA23" s="6">
         <v>0</v>
       </c>
       <c r="FB23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FC23" s="6">
         <v>0</v>
       </c>
       <c r="FD23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FE23" s="6">
         <v>0</v>
       </c>
       <c r="FF23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FG23" s="6">
         <v>0</v>
       </c>
       <c r="FH23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FI23" s="6">
         <v>66</v>
       </c>
       <c r="FJ23" s="6">
         <v>12</v>
       </c>
       <c r="FK23" s="6">
         <v>73</v>
       </c>
       <c r="FL23" s="6">
         <v>17</v>
       </c>
       <c r="FM23" s="6">
         <v>106</v>
       </c>
       <c r="FN23" s="6">
         <v>17</v>
       </c>
       <c r="FO23" s="6">
         <v>71</v>
       </c>
       <c r="FP23" s="6">
         <v>26</v>
       </c>
       <c r="FQ23" s="6">
         <v>900</v>
       </c>
       <c r="FR23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FS23" s="6">
         <v>0</v>
       </c>
       <c r="FT23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FU23" s="6">
         <v>18</v>
       </c>
       <c r="FV23" s="6">
         <v>85</v>
       </c>
       <c r="FW23" s="6">
         <v>0</v>
       </c>
       <c r="FX23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FY23" s="6">
         <v>0</v>
       </c>
       <c r="FZ23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GA23" s="6">
         <v>0</v>
       </c>
       <c r="GB23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GC23" s="6">
         <v>0</v>
       </c>
       <c r="GD23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GE23" s="6">
         <v>0</v>
       </c>
       <c r="GF23" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG23" s="6">
         <v>67</v>
       </c>
       <c r="GH23" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:190">
       <c r="A24" s="5"/>
       <c r="B24" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C24" s="6">
         <v>0</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E24" s="6">
         <v>0</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G24" s="6">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I24" s="6">
         <v>0</v>
       </c>
       <c r="J24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K24" s="6">
         <v>470</v>
       </c>
       <c r="L24" s="6">
         <v>16</v>
       </c>
       <c r="M24" s="6">
         <v>498</v>
       </c>
       <c r="N24" s="6">
         <v>17</v>
       </c>
       <c r="O24" s="6">
         <v>453</v>
       </c>
       <c r="P24" s="6">
         <v>6</v>
       </c>
       <c r="Q24" s="6">
         <v>378</v>
       </c>
       <c r="R24" s="6">
         <v>8</v>
       </c>
       <c r="S24" s="6">
         <v>320</v>
       </c>
       <c r="T24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U24" s="6">
         <v>447</v>
       </c>
       <c r="V24" s="6">
         <v>9</v>
       </c>
       <c r="W24" s="6">
         <v>0</v>
       </c>
       <c r="X24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Y24" s="6">
         <v>0</v>
       </c>
       <c r="Z24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AA24" s="6">
         <v>440</v>
       </c>
       <c r="AB24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AC24" s="6">
         <v>0</v>
       </c>
       <c r="AD24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE24" s="6">
         <v>645</v>
       </c>
       <c r="AF24" s="6">
         <v>9</v>
       </c>
       <c r="AG24" s="6">
         <v>695</v>
       </c>
       <c r="AH24" s="6">
         <v>20</v>
       </c>
       <c r="AI24" s="6">
         <v>538</v>
       </c>
       <c r="AJ24" s="6">
         <v>14</v>
       </c>
       <c r="AK24" s="6">
         <v>569</v>
       </c>
       <c r="AL24" s="6">
         <v>17</v>
       </c>
       <c r="AM24" s="6">
         <v>0</v>
       </c>
       <c r="AN24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AO24" s="6">
         <v>443</v>
       </c>
       <c r="AP24" s="6">
         <v>11</v>
       </c>
       <c r="AQ24" s="6">
         <v>423</v>
       </c>
       <c r="AR24" s="6">
         <v>7</v>
       </c>
       <c r="AS24" s="6">
         <v>406</v>
       </c>
       <c r="AT24" s="6">
         <v>11</v>
       </c>
       <c r="AU24" s="6">
         <v>482</v>
       </c>
       <c r="AV24" s="6">
         <v>7</v>
       </c>
@@ -8893,177 +8890,177 @@
       <c r="BR24" s="6">
         <v>16</v>
       </c>
       <c r="BS24" s="6">
         <v>644</v>
       </c>
       <c r="BT24" s="6">
         <v>25</v>
       </c>
       <c r="BU24" s="6">
         <v>635</v>
       </c>
       <c r="BV24" s="6">
         <v>16</v>
       </c>
       <c r="BW24" s="6">
         <v>603</v>
       </c>
       <c r="BX24" s="6">
         <v>17</v>
       </c>
       <c r="BY24" s="6">
         <v>0</v>
       </c>
       <c r="BZ24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CA24" s="6">
         <v>400</v>
       </c>
       <c r="CB24" s="6">
         <v>22</v>
       </c>
       <c r="CC24" s="6">
         <v>490</v>
       </c>
       <c r="CD24" s="6">
         <v>14</v>
       </c>
       <c r="CE24" s="6">
         <v>475</v>
       </c>
       <c r="CF24" s="6">
         <v>18</v>
       </c>
       <c r="CG24" s="6">
         <v>387</v>
       </c>
       <c r="CH24" s="6">
         <v>14</v>
       </c>
       <c r="CI24" s="6">
         <v>0</v>
       </c>
       <c r="CJ24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CK24" s="6">
         <v>611</v>
       </c>
       <c r="CL24" s="6">
         <v>18</v>
       </c>
       <c r="CM24" s="6">
         <v>503</v>
       </c>
       <c r="CN24" s="6">
         <v>20</v>
       </c>
       <c r="CO24" s="6">
         <v>0</v>
       </c>
       <c r="CP24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CQ24" s="6">
         <v>0</v>
       </c>
       <c r="CR24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CS24" s="6">
         <v>439</v>
       </c>
       <c r="CT24" s="6">
         <v>14</v>
       </c>
       <c r="CU24" s="6">
         <v>468</v>
       </c>
       <c r="CV24" s="6">
         <v>11</v>
       </c>
       <c r="CW24" s="6">
         <v>465</v>
       </c>
       <c r="CX24" s="6">
         <v>18</v>
       </c>
       <c r="CY24" s="6">
         <v>0</v>
       </c>
       <c r="CZ24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DA24" s="6">
         <v>0</v>
       </c>
       <c r="DB24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DC24" s="6">
         <v>0</v>
       </c>
       <c r="DD24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DE24" s="6">
         <v>449</v>
       </c>
       <c r="DF24" s="6">
         <v>20</v>
       </c>
       <c r="DG24" s="6">
         <v>572</v>
       </c>
       <c r="DH24" s="6">
         <v>14</v>
       </c>
       <c r="DI24" s="6">
         <v>412</v>
       </c>
       <c r="DJ24" s="6">
         <v>12</v>
       </c>
       <c r="DK24" s="6">
         <v>243</v>
       </c>
       <c r="DL24" s="6">
         <v>42</v>
       </c>
       <c r="DM24" s="6">
         <v>0</v>
       </c>
       <c r="DN24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DO24" s="6">
         <v>0</v>
       </c>
       <c r="DP24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DQ24" s="6">
         <v>419</v>
       </c>
       <c r="DR24" s="6">
         <v>10</v>
       </c>
       <c r="DS24" s="6">
         <v>260</v>
       </c>
       <c r="DT24" s="6">
         <v>23</v>
       </c>
       <c r="DU24" s="6">
         <v>556</v>
       </c>
       <c r="DV24" s="6">
         <v>26</v>
       </c>
       <c r="DW24" s="6">
         <v>578</v>
       </c>
       <c r="DX24" s="6">
         <v>20</v>
       </c>
@@ -9085,773 +9082,773 @@
       <c r="ED24" s="6">
         <v>15</v>
       </c>
       <c r="EE24" s="6">
         <v>332</v>
       </c>
       <c r="EF24" s="6">
         <v>14</v>
       </c>
       <c r="EG24" s="6">
         <v>680</v>
       </c>
       <c r="EH24" s="6">
         <v>19</v>
       </c>
       <c r="EI24" s="6">
         <v>550</v>
       </c>
       <c r="EJ24" s="6">
         <v>8</v>
       </c>
       <c r="EK24" s="6">
         <v>0</v>
       </c>
       <c r="EL24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EM24" s="6">
         <v>478</v>
       </c>
       <c r="EN24" s="6">
         <v>18</v>
       </c>
       <c r="EO24" s="6">
         <v>0</v>
       </c>
       <c r="EP24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EQ24" s="6">
         <v>151</v>
       </c>
       <c r="ER24" s="6">
         <v>5</v>
       </c>
       <c r="ES24" s="6">
         <v>349</v>
       </c>
       <c r="ET24" s="6">
         <v>11</v>
       </c>
       <c r="EU24" s="6">
         <v>370</v>
       </c>
       <c r="EV24" s="6">
         <v>22</v>
       </c>
       <c r="EW24" s="6">
         <v>411</v>
       </c>
       <c r="EX24" s="6">
         <v>19</v>
       </c>
       <c r="EY24" s="6">
         <v>351</v>
       </c>
       <c r="EZ24" s="6">
         <v>19</v>
       </c>
       <c r="FA24" s="6">
         <v>449</v>
       </c>
       <c r="FB24" s="6">
         <v>55</v>
       </c>
       <c r="FC24" s="6">
         <v>0</v>
       </c>
       <c r="FD24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FE24" s="6">
         <v>20</v>
       </c>
       <c r="FF24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FG24" s="6">
         <v>0</v>
       </c>
       <c r="FH24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FI24" s="6">
         <v>434</v>
       </c>
       <c r="FJ24" s="6">
         <v>7</v>
       </c>
       <c r="FK24" s="6">
         <v>507</v>
       </c>
       <c r="FL24" s="6">
         <v>8</v>
       </c>
       <c r="FM24" s="6">
         <v>562</v>
       </c>
       <c r="FN24" s="6">
         <v>9</v>
       </c>
       <c r="FO24" s="6">
         <v>345</v>
       </c>
       <c r="FP24" s="6">
         <v>26</v>
       </c>
       <c r="FQ24" s="6">
         <v>1070</v>
       </c>
       <c r="FR24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FS24" s="6">
         <v>0</v>
       </c>
       <c r="FT24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FU24" s="6">
         <v>438</v>
       </c>
       <c r="FV24" s="6">
         <v>59</v>
       </c>
       <c r="FW24" s="6">
         <v>0</v>
       </c>
       <c r="FX24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FY24" s="6">
         <v>0</v>
       </c>
       <c r="FZ24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GA24" s="6">
         <v>0</v>
       </c>
       <c r="GB24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GC24" s="6">
         <v>0</v>
       </c>
       <c r="GD24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GE24" s="6">
         <v>0</v>
       </c>
       <c r="GF24" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG24" s="6">
         <v>469</v>
       </c>
       <c r="GH24" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:190">
       <c r="A25" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C25" s="6">
         <v>0</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E25" s="6">
         <v>0</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G25" s="6">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I25" s="6">
         <v>0</v>
       </c>
       <c r="J25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K25" s="6">
         <v>0</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M25" s="6">
         <v>0</v>
       </c>
       <c r="N25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="O25" s="6">
         <v>0</v>
       </c>
       <c r="P25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Q25" s="6">
         <v>0</v>
       </c>
       <c r="R25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="S25" s="6">
         <v>0</v>
       </c>
       <c r="T25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U25" s="6">
         <v>0</v>
       </c>
       <c r="V25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="W25" s="6">
         <v>0</v>
       </c>
       <c r="X25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Y25" s="6">
         <v>0</v>
       </c>
       <c r="Z25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AA25" s="6">
         <v>0</v>
       </c>
       <c r="AB25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AC25" s="6">
         <v>0</v>
       </c>
       <c r="AD25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE25" s="6">
         <v>0</v>
       </c>
       <c r="AF25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AG25" s="6">
         <v>0</v>
       </c>
       <c r="AH25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AI25" s="6">
         <v>0</v>
       </c>
       <c r="AJ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AK25" s="6">
         <v>0</v>
       </c>
       <c r="AL25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AM25" s="6">
         <v>0</v>
       </c>
       <c r="AN25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AO25" s="6">
         <v>0</v>
       </c>
       <c r="AP25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AQ25" s="6">
         <v>0</v>
       </c>
       <c r="AR25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AS25" s="6">
         <v>0</v>
       </c>
       <c r="AT25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AU25" s="6">
         <v>0</v>
       </c>
       <c r="AV25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AW25" s="6">
         <v>0</v>
       </c>
       <c r="AX25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AY25" s="6">
         <v>0</v>
       </c>
       <c r="AZ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BA25" s="6">
         <v>0</v>
       </c>
       <c r="BB25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BC25" s="6">
         <v>0</v>
       </c>
       <c r="BD25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BE25" s="6">
         <v>0</v>
       </c>
       <c r="BF25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BG25" s="6">
         <v>0</v>
       </c>
       <c r="BH25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BI25" s="6">
         <v>0</v>
       </c>
       <c r="BJ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BK25" s="6">
         <v>0</v>
       </c>
       <c r="BL25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BM25" s="6">
         <v>0</v>
       </c>
       <c r="BN25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BO25" s="6">
         <v>0</v>
       </c>
       <c r="BP25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BQ25" s="6">
         <v>0</v>
       </c>
       <c r="BR25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BS25" s="6">
         <v>0</v>
       </c>
       <c r="BT25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BU25" s="6">
         <v>0</v>
       </c>
       <c r="BV25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BW25" s="6">
         <v>0</v>
       </c>
       <c r="BX25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BY25" s="6">
         <v>0</v>
       </c>
       <c r="BZ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CA25" s="6">
         <v>0</v>
       </c>
       <c r="CB25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CC25" s="6">
         <v>0</v>
       </c>
       <c r="CD25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CE25" s="6">
         <v>0</v>
       </c>
       <c r="CF25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CG25" s="6">
         <v>0</v>
       </c>
       <c r="CH25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CI25" s="6">
         <v>0</v>
       </c>
       <c r="CJ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CK25" s="6">
         <v>0</v>
       </c>
       <c r="CL25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CM25" s="6">
         <v>0</v>
       </c>
       <c r="CN25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CO25" s="6">
         <v>0</v>
       </c>
       <c r="CP25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CQ25" s="6">
         <v>0</v>
       </c>
       <c r="CR25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CS25" s="6">
         <v>0</v>
       </c>
       <c r="CT25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CU25" s="6">
         <v>0</v>
       </c>
       <c r="CV25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CW25" s="6">
         <v>0</v>
       </c>
       <c r="CX25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CY25" s="6">
         <v>0</v>
       </c>
       <c r="CZ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DA25" s="6">
         <v>0</v>
       </c>
       <c r="DB25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DC25" s="6">
         <v>0</v>
       </c>
       <c r="DD25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DE25" s="6">
         <v>0</v>
       </c>
       <c r="DF25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DG25" s="6">
         <v>0</v>
       </c>
       <c r="DH25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DI25" s="6">
         <v>0</v>
       </c>
       <c r="DJ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DK25" s="6">
         <v>0</v>
       </c>
       <c r="DL25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DM25" s="6">
         <v>0</v>
       </c>
       <c r="DN25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DO25" s="6">
         <v>0</v>
       </c>
       <c r="DP25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DQ25" s="6">
         <v>0</v>
       </c>
       <c r="DR25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DS25" s="6">
         <v>0</v>
       </c>
       <c r="DT25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DU25" s="6">
         <v>0</v>
       </c>
       <c r="DV25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DW25" s="6">
         <v>0</v>
       </c>
       <c r="DX25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="DY25" s="6">
         <v>0</v>
       </c>
       <c r="DZ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EA25" s="6">
         <v>0</v>
       </c>
       <c r="EB25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EC25" s="6">
         <v>0</v>
       </c>
       <c r="ED25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EE25" s="6">
         <v>0</v>
       </c>
       <c r="EF25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EG25" s="6">
         <v>0</v>
       </c>
       <c r="EH25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EI25" s="6">
         <v>0</v>
       </c>
       <c r="EJ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EK25" s="6">
         <v>0</v>
       </c>
       <c r="EL25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EM25" s="6">
         <v>0</v>
       </c>
       <c r="EN25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EO25" s="6">
         <v>0</v>
       </c>
       <c r="EP25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EQ25" s="6">
         <v>0</v>
       </c>
       <c r="ER25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="ES25" s="6">
         <v>0</v>
       </c>
       <c r="ET25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EU25" s="6">
         <v>0</v>
       </c>
       <c r="EV25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EW25" s="6">
         <v>0</v>
       </c>
       <c r="EX25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="EY25" s="6">
         <v>0</v>
       </c>
       <c r="EZ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FA25" s="6">
         <v>0</v>
       </c>
       <c r="FB25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FC25" s="6">
         <v>0</v>
       </c>
       <c r="FD25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FE25" s="6">
         <v>0</v>
       </c>
       <c r="FF25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FG25" s="6">
         <v>0</v>
       </c>
       <c r="FH25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FI25" s="6">
         <v>0</v>
       </c>
       <c r="FJ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FK25" s="6">
         <v>0</v>
       </c>
       <c r="FL25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FM25" s="6">
         <v>0</v>
       </c>
       <c r="FN25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FO25" s="6">
         <v>0</v>
       </c>
       <c r="FP25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FQ25" s="6">
         <v>0</v>
       </c>
       <c r="FR25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FS25" s="6">
         <v>0</v>
       </c>
       <c r="FT25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FU25" s="6">
         <v>0</v>
       </c>
       <c r="FV25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FW25" s="6">
         <v>0</v>
       </c>
       <c r="FX25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="FY25" s="6">
         <v>0</v>
       </c>
       <c r="FZ25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GA25" s="6">
         <v>0</v>
       </c>
       <c r="GB25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GC25" s="6">
         <v>0</v>
       </c>
       <c r="GD25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GE25" s="6">
         <v>0</v>
       </c>
       <c r="GF25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG25" s="6">
         <v>0</v>
       </c>
       <c r="GH25" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:190">
       <c r="A26" s="5"/>
       <c r="B26" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C26" s="6">
         <v>315</v>
       </c>
       <c r="D26" s="6">
         <v>12</v>
       </c>
       <c r="E26" s="6">
         <v>290</v>
       </c>
       <c r="F26" s="6">
         <v>14</v>
       </c>
       <c r="G26" s="6">
         <v>327</v>
       </c>
       <c r="H26" s="6">
         <v>13</v>
       </c>
       <c r="I26" s="6">
         <v>266</v>
       </c>
       <c r="J26" s="6">
         <v>13</v>
       </c>
@@ -9891,51 +9888,51 @@
       <c r="V26" s="6">
         <v>7</v>
       </c>
       <c r="W26" s="6">
         <v>380</v>
       </c>
       <c r="X26" s="6">
         <v>20</v>
       </c>
       <c r="Y26" s="6">
         <v>399</v>
       </c>
       <c r="Z26" s="6">
         <v>18</v>
       </c>
       <c r="AA26" s="6">
         <v>400</v>
       </c>
       <c r="AB26" s="6">
         <v>10</v>
       </c>
       <c r="AC26" s="6">
         <v>280</v>
       </c>
       <c r="AD26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE26" s="6">
         <v>371</v>
       </c>
       <c r="AF26" s="6">
         <v>15</v>
       </c>
       <c r="AG26" s="6">
         <v>425</v>
       </c>
       <c r="AH26" s="6">
         <v>15</v>
       </c>
       <c r="AI26" s="6">
         <v>453</v>
       </c>
       <c r="AJ26" s="6">
         <v>12</v>
       </c>
       <c r="AK26" s="6">
         <v>420</v>
       </c>
       <c r="AL26" s="6">
         <v>12</v>
       </c>
@@ -10365,63 +10362,63 @@
       <c r="FX26" s="6">
         <v>13</v>
       </c>
       <c r="FY26" s="6">
         <v>265</v>
       </c>
       <c r="FZ26" s="6">
         <v>18</v>
       </c>
       <c r="GA26" s="6">
         <v>291</v>
       </c>
       <c r="GB26" s="6">
         <v>24</v>
       </c>
       <c r="GC26" s="6">
         <v>322</v>
       </c>
       <c r="GD26" s="6">
         <v>11</v>
       </c>
       <c r="GE26" s="6">
         <v>0</v>
       </c>
       <c r="GF26" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG26" s="6">
         <v>405</v>
       </c>
       <c r="GH26" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:190">
       <c r="A27" s="5"/>
       <c r="B27" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C27" s="6">
         <v>38</v>
       </c>
       <c r="D27" s="6">
         <v>26</v>
       </c>
       <c r="E27" s="6">
         <v>24</v>
       </c>
       <c r="F27" s="6">
         <v>33</v>
       </c>
       <c r="G27" s="6">
         <v>7</v>
       </c>
       <c r="H27" s="6">
         <v>81</v>
       </c>
       <c r="I27" s="6">
         <v>28</v>
       </c>
       <c r="J27" s="6">
         <v>20</v>
       </c>
@@ -10461,51 +10458,51 @@
       <c r="V27" s="6">
         <v>17</v>
       </c>
       <c r="W27" s="6">
         <v>78</v>
       </c>
       <c r="X27" s="6">
         <v>29</v>
       </c>
       <c r="Y27" s="6">
         <v>34</v>
       </c>
       <c r="Z27" s="6">
         <v>34</v>
       </c>
       <c r="AA27" s="6">
         <v>62</v>
       </c>
       <c r="AB27" s="6">
         <v>29</v>
       </c>
       <c r="AC27" s="6">
         <v>0</v>
       </c>
       <c r="AD27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE27" s="6">
         <v>102</v>
       </c>
       <c r="AF27" s="6">
         <v>32</v>
       </c>
       <c r="AG27" s="6">
         <v>70</v>
       </c>
       <c r="AH27" s="6">
         <v>28</v>
       </c>
       <c r="AI27" s="6">
         <v>60</v>
       </c>
       <c r="AJ27" s="6">
         <v>25</v>
       </c>
       <c r="AK27" s="6">
         <v>55</v>
       </c>
       <c r="AL27" s="6">
         <v>32</v>
       </c>
@@ -10935,63 +10932,63 @@
       <c r="FX27" s="6">
         <v>50</v>
       </c>
       <c r="FY27" s="6">
         <v>19</v>
       </c>
       <c r="FZ27" s="6">
         <v>35</v>
       </c>
       <c r="GA27" s="6">
         <v>21</v>
       </c>
       <c r="GB27" s="6">
         <v>48</v>
       </c>
       <c r="GC27" s="6">
         <v>13</v>
       </c>
       <c r="GD27" s="6">
         <v>39</v>
       </c>
       <c r="GE27" s="6">
         <v>0</v>
       </c>
       <c r="GF27" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG27" s="6">
         <v>62</v>
       </c>
       <c r="GH27" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:190">
       <c r="A28" s="5"/>
       <c r="B28" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C28" s="6">
         <v>353</v>
       </c>
       <c r="D28" s="6">
         <v>12</v>
       </c>
       <c r="E28" s="6">
         <v>313</v>
       </c>
       <c r="F28" s="6">
         <v>14</v>
       </c>
       <c r="G28" s="6">
         <v>333</v>
       </c>
       <c r="H28" s="6">
         <v>13</v>
       </c>
       <c r="I28" s="6">
         <v>294</v>
       </c>
       <c r="J28" s="6">
         <v>12</v>
       </c>
@@ -11031,51 +11028,51 @@
       <c r="V28" s="6">
         <v>7</v>
       </c>
       <c r="W28" s="6">
         <v>458</v>
       </c>
       <c r="X28" s="6">
         <v>18</v>
       </c>
       <c r="Y28" s="6">
         <v>433</v>
       </c>
       <c r="Z28" s="6">
         <v>17</v>
       </c>
       <c r="AA28" s="6">
         <v>461</v>
       </c>
       <c r="AB28" s="6">
         <v>10</v>
       </c>
       <c r="AC28" s="6">
         <v>280</v>
       </c>
       <c r="AD28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AE28" s="6">
         <v>473</v>
       </c>
       <c r="AF28" s="6">
         <v>16</v>
       </c>
       <c r="AG28" s="6">
         <v>495</v>
       </c>
       <c r="AH28" s="6">
         <v>15</v>
       </c>
       <c r="AI28" s="6">
         <v>513</v>
       </c>
       <c r="AJ28" s="6">
         <v>11</v>
       </c>
       <c r="AK28" s="6">
         <v>475</v>
       </c>
       <c r="AL28" s="6">
         <v>13</v>
       </c>
@@ -11505,73 +11502,73 @@
       <c r="FX28" s="6">
         <v>14</v>
       </c>
       <c r="FY28" s="6">
         <v>284</v>
       </c>
       <c r="FZ28" s="6">
         <v>17</v>
       </c>
       <c r="GA28" s="6">
         <v>312</v>
       </c>
       <c r="GB28" s="6">
         <v>23</v>
       </c>
       <c r="GC28" s="6">
         <v>335</v>
       </c>
       <c r="GD28" s="6">
         <v>12</v>
       </c>
       <c r="GE28" s="6">
         <v>0</v>
       </c>
       <c r="GF28" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="GG28" s="6">
         <v>466</v>
       </c>
       <c r="GH28" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:190" customHeight="1" ht="21.75">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2276782/614713</t>
           </r>
         </is>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
@@ -11745,245 +11742,245 @@
       <c r="FX29" s="3"/>
       <c r="FY29" s="3"/>
       <c r="FZ29" s="3"/>
       <c r="GA29" s="3"/>
       <c r="GB29" s="3"/>
       <c r="GC29" s="3"/>
       <c r="GD29" s="3"/>
       <c r="GE29" s="3"/>
       <c r="GF29" s="3"/>
       <c r="GG29" s="3"/>
       <c r="GH29" s="3"/>
     </row>
     <row r="32" spans="1:190">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">total number of stems</t>
+            <t xml:space="preserve">Gesamtstammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #3</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:190" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="35" spans="1:190">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">higher/lower altitude zone</t>
+            <t xml:space="preserve">Hochlagen/Tieflagen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:190" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="38" spans="1:190">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tree state (living/dead)</t>
+            <t xml:space="preserve">Baumzustand (lebend/tot)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1265</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:190" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:190">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:190" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="44" spans="1:190">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:190" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="47" spans="1:190">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:190" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>
     <mergeCell ref="A3:GH3"/>
     <mergeCell ref="A4:GH4"/>
     <mergeCell ref="A5:GH5"/>
     <mergeCell ref="A6:GH6"/>
     <mergeCell ref="A7:GH7"/>
     <mergeCell ref="A8:GH8"/>
     <mergeCell ref="C10:GH10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="M11:N11"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="Q11:R11"/>
     <mergeCell ref="S11:T11"/>
     <mergeCell ref="U11:V11"/>
     <mergeCell ref="W11:X11"/>
     <mergeCell ref="Y11:Z11"/>