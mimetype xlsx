--- v0 (2025-12-08)
+++ v1 (2026-07-27)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>altitudinal vegetation belts (NaiS; 10 classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest</t>
+      <t xml:space="preserve">: forêt</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>forest district (2024)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>arrondissement forestier (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,270 +373,270 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
-[...2 lines deleted...]
-    <t>Switzerland</t>
+    <t>lacs</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...26 lines deleted...]
-    <t>hyperinsubric (S)</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard supérieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur/supérieur (S)</t>
+  </si>
+  <si>
+    <t>submontagnard (N)</t>
+  </si>
+  <si>
+    <t>collinéen avec hêtre (S)</t>
+  </si>
+  <si>
+    <t>collinéen</t>
+  </si>
+  <si>
+    <t>hyperinsubrique (S)</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2276926/614857</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
+      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005) – in ten classes, whereby the classes «hyperinsubric», «colline» and «colline with beech» and «lower and upper montane» only occur in the Southern Alps (S), the classes «submontane», «lower montane», «upper montane» only in the Northern Alps (N) and the classes «high montane», «subalpine» and «upper subalpine» on both sides of the Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest</t>
+      <t xml:space="preserve">forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Area that meets the NFI's definition of 'forest', i.e. is «a forest without shrub forest» or «a shrub forest».</t>
+    <t>Zone répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -988,51 +988,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -9201,51 +9201,51 @@
         <v>0.0</v>
       </c>
       <c r="GE24" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF24" s="6">
         <v>1327.1</v>
       </c>
       <c r="GG24" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:189" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2276926/614857</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
@@ -9419,191 +9419,191 @@
       <c r="FW25" s="3"/>
       <c r="FX25" s="3"/>
       <c r="FY25" s="3"/>
       <c r="FZ25" s="3"/>
       <c r="GA25" s="3"/>
       <c r="GB25" s="3"/>
       <c r="GC25" s="3"/>
       <c r="GD25" s="3"/>
       <c r="GE25" s="3"/>
       <c r="GF25" s="3"/>
       <c r="GG25" s="3"/>
     </row>
     <row r="28" spans="1:189">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:189" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:189">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
+            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:189" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:189">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:189" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="37" spans="1:189">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest</t>
+            <t xml:space="preserve">forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:189" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="40" spans="1:189">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:189" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>128</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>