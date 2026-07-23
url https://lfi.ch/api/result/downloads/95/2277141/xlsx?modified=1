--- v0 (2026-01-09)
+++ v1 (2026-07-23)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>bosco di protezione (2022)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Schutzwald (2022)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco</t>
+      <t xml:space="preserve">: Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>circondario forestale (2024)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,246 +373,246 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
-[...2 lines deleted...]
-    <t>Svizzera</t>
+    <t>Seen</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>all'interno</t>
-[...5 lines deleted...]
-    <t>totale</t>
+    <t>innerhalb</t>
+  </si>
+  <si>
+    <t>ausserhalb</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2277141/615072</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione (2022)</t>
+      <t xml:space="preserve">Schutzwald (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2576</t>
     </r>
   </si>
   <si>
-    <t>Superficie all'interno/all'esterno del bosco di protezione, così come definito dai Cantoni nel 2022 in base ai criteri armonizzati di SilvaProtect (Losey &amp; Wehrli 2013). Nel 2022 il Canton Argovia non aveva ancora definito il bosco di protezione. Fonte: dati GIS dell'UFAM, 2022</t>
+    <t>Fläche innerhalb/ausserhalb des Schutzwalds, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von SilvaProtect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten. Im Jahr 2022 verfügte der Kanton Aargau noch über keine Schutzwaldausscheidung. Grundlage: GIS-Daten BAFU, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco</t>
+      <t xml:space="preserve">Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto».</t>
+    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -964,51 +964,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -4625,51 +4625,51 @@
         <v>106</v>
       </c>
       <c r="GE16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF16" s="6">
         <v>100.0</v>
       </c>
       <c r="GG16" s="6" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="17" spans="1:189" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2277141/615072</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -4843,191 +4843,191 @@
       <c r="FW17" s="3"/>
       <c r="FX17" s="3"/>
       <c r="FY17" s="3"/>
       <c r="FZ17" s="3"/>
       <c r="GA17" s="3"/>
       <c r="GB17" s="3"/>
       <c r="GC17" s="3"/>
       <c r="GD17" s="3"/>
       <c r="GE17" s="3"/>
       <c r="GF17" s="3"/>
       <c r="GG17" s="3"/>
     </row>
     <row r="20" spans="1:189">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:189" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="23" spans="1:189">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione (2022)</t>
+            <t xml:space="preserve">Schutzwald (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2576</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:189" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:189">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:189" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:189">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco</t>
+            <t xml:space="preserve">Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:189" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="32" spans="1:189">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:189" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>