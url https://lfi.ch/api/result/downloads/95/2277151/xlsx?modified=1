--- v0 (2026-02-11)
+++ v1 (2026-06-11)
@@ -1,144 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>stand density index (SDI)</t>
+  </si>
+  <si>
+    <t>altitudinal vegetation belts (NaiS; 10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: Forstkreis (2024)</t>
+      <t xml:space="preserve">: forest district (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: Index</t>
+      <t xml:space="preserve">: index</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...2 lines deleted...]
-    <t>Forstkreis (2024)</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>forest district (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,276 +373,276 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>Seen</t>
-[...5 lines deleted...]
-    <t>Index</t>
+    <t>lakes</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>index</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>obersubalpin</t>
-[...29 lines deleted...]
-    <t>Total</t>
+    <t>upper subalpine</t>
+  </si>
+  <si>
+    <t>subalpine</t>
+  </si>
+  <si>
+    <t>high-montane</t>
+  </si>
+  <si>
+    <t>upper montane (N)</t>
+  </si>
+  <si>
+    <t>lower montane (N)</t>
+  </si>
+  <si>
+    <t>lower/upper montane (S)</t>
+  </si>
+  <si>
+    <t>submontane (N)</t>
+  </si>
+  <si>
+    <t>colline with beech (S)</t>
+  </si>
+  <si>
+    <t>colline</t>
+  </si>
+  <si>
+    <t>hyperinsubric (S)</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2277151/615082</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bestandesdichteindex (SDI)</t>
+      <t xml:space="preserve">stand density index (SDI)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #29</t>
     </r>
   </si>
   <si>
-    <t>Mass für die Dichte einer Bestockung, das aus der Stammzahl pro ha (im LFI Bäume und Sträucher ab 12 cm Brusthöhendurchmesser [BHD]) und dem Mitteldurchmesser berechnet wird. Bei einer Kluppschwelle von 0 cm ist der SDI weitgehend unabhängig von Standortgüte, Baumartenzusammensetzung und Bestandesalter.</t>
+    <t>Measure of the density of a stocking calculated from the number of stems per hectare (in NFI trees and shrubs with a diameter at breast height [dbh] ≥12 cm) and the mean diameter. With a callipering threshold of 0 cm, the SDI is largely independent of the site quality, tree species composition and stand age.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005) in zehn Klassen, wobei die Klassen «hyperinsubrisch», «kollin mit Buche» und «unter-/obermontan» nur auf der Alpensüdseite (S), die Klassen «submontan», «untermontan», «obermontan» nur auf der Alpennordseite (N) und die Klassen «hochmontan», «subalpin» und «obersubalpin» auf beiden Seiten der Alpen vorkommen können. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
+    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005) – in ten classes, whereby the classes «hyperinsubric», «colline» and «colline with beech» and «lower and upper montane» only occur in the Southern Alps (S), the classes «submontane», «lower montane», «upper montane» only in the Northern Alps (N) and the classes «high montane», «subalpine» and «upper subalpine» on both sides of the Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Forstkreis (2023)</t>
+      <t xml:space="preserve">forest district (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
+    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -976,250 +976,250 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="36" max="36" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="38" max="38" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="42" max="42" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="44" max="44" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="48" max="48" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="54" max="54" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="54" max="54" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="56" max="56" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="56" max="56" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="58" max="58" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="58" max="58" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="60" max="60" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="60" max="60" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="62" max="62" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="64" max="64" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="66" max="66" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="66" max="66" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="68" max="68" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="70" max="70" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="72" max="72" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="72" max="72" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="74" max="74" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="74" max="74" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="76" max="76" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="76" max="76" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="78" max="78" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="80" max="80" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="80" max="80" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="82" max="82" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="82" max="82" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="84" max="84" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="84" max="84" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="86" max="86" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="86" max="86" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="88" max="88" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="88" max="88" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="90" max="90" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="90" max="90" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="91" max="91" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="92" max="92" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="92" max="92" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="94" max="94" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="94" max="94" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="95" max="95" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="96" max="96" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="96" max="96" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="97" max="97" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="98" max="98" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="98" max="98" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="99" max="99" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="100" max="100" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="100" max="100" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="101" max="101" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="102" max="102" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="102" max="102" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="103" max="103" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="104" max="104" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="104" max="104" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="106" max="106" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="106" max="106" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="108" max="108" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="108" max="108" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="110" max="110" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="110" max="110" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="112" max="112" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="112" max="112" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="114" max="114" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="114" max="114" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="115" max="115" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="116" max="116" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="116" max="116" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="117" max="117" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="118" max="118" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="118" max="118" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="119" max="119" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="120" max="120" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="120" max="120" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="121" max="121" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="122" max="122" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="122" max="122" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="123" max="123" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="124" max="124" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="124" max="124" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="125" max="125" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="126" max="126" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="126" max="126" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="127" max="127" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="128" max="128" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="128" max="128" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="129" max="129" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="130" max="130" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="130" max="130" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="131" max="131" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="132" max="132" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="132" max="132" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="133" max="133" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="134" max="134" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="134" max="134" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="135" max="135" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="136" max="136" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="136" max="136" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="137" max="137" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="138" max="138" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="138" max="138" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="139" max="139" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="140" max="140" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="140" max="140" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="141" max="141" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="142" max="142" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="142" max="142" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="143" max="143" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="144" max="144" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="144" max="144" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="145" max="145" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="146" max="146" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="146" max="146" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="147" max="147" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="148" max="148" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="148" max="148" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="149" max="149" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="150" max="150" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="150" max="150" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="151" max="151" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="152" max="152" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="152" max="152" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="153" max="153" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="154" max="154" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="154" max="154" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="155" max="155" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="156" max="156" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="156" max="156" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="157" max="157" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="158" max="158" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="158" max="158" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="159" max="159" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="160" max="160" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="160" max="160" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="161" max="161" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="162" max="162" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="162" max="162" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="163" max="163" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="164" max="164" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="164" max="164" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="165" max="165" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="166" max="166" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="166" max="166" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="167" max="167" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="168" max="168" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="168" max="168" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="169" max="169" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="170" max="170" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="170" max="170" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="171" max="171" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="172" max="172" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="172" max="172" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="173" max="173" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="174" max="174" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="174" max="174" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="175" max="175" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="176" max="176" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="176" max="176" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="177" max="177" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="178" max="178" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="178" max="178" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="179" max="179" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="180" max="180" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="180" max="180" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="181" max="181" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="182" max="182" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="182" max="182" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="183" max="183" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="184" max="184" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="184" max="184" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="185" max="185" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="186" max="186" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="187" max="187" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="188" max="188" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="188" max="188" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="189" max="189" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:189">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:189">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:189">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:189">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:189">
       <c r="A5" t="s">
@@ -3054,75 +3054,75 @@
       <c r="AH14" s="6">
         <v>0.0</v>
       </c>
       <c r="AI14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AJ14" s="6">
         <v>0.0</v>
       </c>
       <c r="AK14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AL14" s="6">
         <v>0.0</v>
       </c>
       <c r="AM14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AN14" s="6">
         <v>0.0</v>
       </c>
       <c r="AO14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AP14" s="6">
-        <v>205.2</v>
+        <v>205.19999999999999</v>
       </c>
       <c r="AQ14" s="6">
         <v>29</v>
       </c>
       <c r="AR14" s="6">
         <v>0.0</v>
       </c>
       <c r="AS14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AT14" s="6">
         <v>284.0</v>
       </c>
       <c r="AU14" s="6">
         <v>17</v>
       </c>
       <c r="AV14" s="6">
-        <v>370.2</v>
+        <v>370.19999999999999</v>
       </c>
       <c r="AW14" s="6">
         <v>13</v>
       </c>
       <c r="AX14" s="6">
-        <v>473.6</v>
+        <v>473.60000000000002</v>
       </c>
       <c r="AY14" s="6">
         <v>7</v>
       </c>
       <c r="AZ14" s="6">
         <v>0.0</v>
       </c>
       <c r="BA14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BB14" s="6">
         <v>0.0</v>
       </c>
       <c r="BC14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BD14" s="6">
         <v>0.0</v>
       </c>
       <c r="BE14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BF14" s="6">
         <v>0.0</v>
       </c>
@@ -3258,81 +3258,81 @@
       <c r="CX14" s="6">
         <v>0.0</v>
       </c>
       <c r="CY14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CZ14" s="6">
         <v>0.0</v>
       </c>
       <c r="DA14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DB14" s="6">
         <v>0.0</v>
       </c>
       <c r="DC14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DD14" s="6">
         <v>157.0</v>
       </c>
       <c r="DE14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DF14" s="6">
-        <v>477.4</v>
+        <v>477.39999999999998</v>
       </c>
       <c r="DG14" s="6">
         <v>10</v>
       </c>
       <c r="DH14" s="6">
-        <v>360.1</v>
+        <v>360.10000000000002</v>
       </c>
       <c r="DI14" s="6">
         <v>33</v>
       </c>
       <c r="DJ14" s="6">
         <v>712.0</v>
       </c>
       <c r="DK14" s="6">
         <v>49</v>
       </c>
       <c r="DL14" s="6">
         <v>0.0</v>
       </c>
       <c r="DM14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DN14" s="6">
         <v>0.0</v>
       </c>
       <c r="DO14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DP14" s="6">
-        <v>181.2</v>
+        <v>181.19999999999999</v>
       </c>
       <c r="DQ14" s="6">
         <v>9</v>
       </c>
       <c r="DR14" s="6">
         <v>290.0</v>
       </c>
       <c r="DS14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DT14" s="6">
         <v>136.0</v>
       </c>
       <c r="DU14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DV14" s="6">
         <v>0.0</v>
       </c>
       <c r="DW14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DX14" s="6">
         <v>0.0</v>
       </c>
@@ -3420,63 +3420,63 @@
       <c r="EZ14" s="6">
         <v>0.0</v>
       </c>
       <c r="FA14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FB14" s="6">
         <v>0.0</v>
       </c>
       <c r="FC14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FD14" s="6">
         <v>0.0</v>
       </c>
       <c r="FE14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FF14" s="6">
         <v>0.0</v>
       </c>
       <c r="FG14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FH14" s="6">
-        <v>418.3</v>
+        <v>418.30000000000001</v>
       </c>
       <c r="FI14" s="6">
         <v>13</v>
       </c>
       <c r="FJ14" s="6">
-        <v>427.6</v>
+        <v>427.60000000000002</v>
       </c>
       <c r="FK14" s="6">
         <v>17</v>
       </c>
       <c r="FL14" s="6">
-        <v>391.6</v>
+        <v>391.60000000000002</v>
       </c>
       <c r="FM14" s="6">
         <v>29</v>
       </c>
       <c r="FN14" s="6">
         <v>0.0</v>
       </c>
       <c r="FO14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FP14" s="6">
         <v>0.0</v>
       </c>
       <c r="FQ14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FR14" s="6">
         <v>0.0</v>
       </c>
       <c r="FS14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FT14" s="6">
         <v>0.0</v>
       </c>
@@ -3492,104 +3492,104 @@
       <c r="FX14" s="6">
         <v>0.0</v>
       </c>
       <c r="FY14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FZ14" s="6">
         <v>0.0</v>
       </c>
       <c r="GA14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GB14" s="6">
         <v>0.0</v>
       </c>
       <c r="GC14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GD14" s="6">
         <v>0.0</v>
       </c>
       <c r="GE14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF14" s="6">
-        <v>419.2</v>
+        <v>419.19999999999999</v>
       </c>
       <c r="GG14" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:189">
       <c r="A15" s="5" t="s">
         <v>108</v>
       </c>
       <c r="B15" s="6">
         <v>0.0</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D15" s="6">
         <v>0.0</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="F15" s="6">
         <v>0.0</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="H15" s="6">
         <v>0.0</v>
       </c>
       <c r="I15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="J15" s="6">
         <v>0.0</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="L15" s="6">
         <v>0.0</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="N15" s="6">
-        <v>590.1</v>
+        <v>590.10000000000002</v>
       </c>
       <c r="O15" s="6">
         <v>10</v>
       </c>
       <c r="P15" s="6">
-        <v>301.6</v>
+        <v>301.60000000000002</v>
       </c>
       <c r="Q15" s="6">
         <v>65</v>
       </c>
       <c r="R15" s="6">
         <v>0.0</v>
       </c>
       <c r="S15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="T15" s="6">
         <v>0.0</v>
       </c>
       <c r="U15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="V15" s="6">
         <v>0.0</v>
       </c>
       <c r="W15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="X15" s="6">
         <v>0.0</v>
       </c>
@@ -3617,69 +3617,69 @@
       <c r="AF15" s="6">
         <v>0.0</v>
       </c>
       <c r="AG15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AH15" s="6">
         <v>1271.0</v>
       </c>
       <c r="AI15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AJ15" s="6">
         <v>0.0</v>
       </c>
       <c r="AK15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AL15" s="6">
         <v>0.0</v>
       </c>
       <c r="AM15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AN15" s="6">
-        <v>686.8</v>
+        <v>686.79999999999995</v>
       </c>
       <c r="AO15" s="6">
         <v>29</v>
       </c>
       <c r="AP15" s="6">
-        <v>557.6</v>
+        <v>557.60000000000002</v>
       </c>
       <c r="AQ15" s="6">
         <v>10</v>
       </c>
       <c r="AR15" s="6">
-        <v>525.8</v>
+        <v>525.79999999999995</v>
       </c>
       <c r="AS15" s="6">
         <v>22</v>
       </c>
       <c r="AT15" s="6">
-        <v>651.6</v>
+        <v>651.60000000000002</v>
       </c>
       <c r="AU15" s="6">
         <v>12</v>
       </c>
       <c r="AV15" s="6">
         <v>521.5</v>
       </c>
       <c r="AW15" s="6">
         <v>14</v>
       </c>
       <c r="AX15" s="6">
         <v>586.5</v>
       </c>
       <c r="AY15" s="6">
         <v>9</v>
       </c>
       <c r="AZ15" s="6">
         <v>0.0</v>
       </c>
       <c r="BA15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BB15" s="6">
         <v>0.0</v>
       </c>
@@ -3707,243 +3707,243 @@
       <c r="BJ15" s="6">
         <v>0.0</v>
       </c>
       <c r="BK15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BL15" s="6">
         <v>0.0</v>
       </c>
       <c r="BM15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BN15" s="6">
         <v>0.0</v>
       </c>
       <c r="BO15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BP15" s="6">
         <v>0.0</v>
       </c>
       <c r="BQ15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BR15" s="6">
-        <v>1015.3</v>
+        <v>1015.29999999999995</v>
       </c>
       <c r="BS15" s="6">
         <v>26</v>
       </c>
       <c r="BT15" s="6">
-        <v>541.7</v>
+        <v>541.70000000000005</v>
       </c>
       <c r="BU15" s="6">
         <v>56</v>
       </c>
       <c r="BV15" s="6">
-        <v>1082.7</v>
+        <v>1082.70000000000005</v>
       </c>
       <c r="BW15" s="6">
         <v>25</v>
       </c>
       <c r="BX15" s="6">
         <v>0.0</v>
       </c>
       <c r="BY15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BZ15" s="6">
         <v>332.0</v>
       </c>
       <c r="CA15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CB15" s="6">
-        <v>459.4</v>
+        <v>459.39999999999998</v>
       </c>
       <c r="CC15" s="6">
         <v>34</v>
       </c>
       <c r="CD15" s="6">
         <v>0.0</v>
       </c>
       <c r="CE15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CF15" s="6">
         <v>489.0</v>
       </c>
       <c r="CG15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CH15" s="6">
         <v>0.0</v>
       </c>
       <c r="CI15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CJ15" s="6">
         <v>0.0</v>
       </c>
       <c r="CK15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CL15" s="6">
         <v>0.0</v>
       </c>
       <c r="CM15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CN15" s="6">
         <v>0.0</v>
       </c>
       <c r="CO15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CP15" s="6">
         <v>0.0</v>
       </c>
       <c r="CQ15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CR15" s="6">
-        <v>379.3</v>
+        <v>379.30000000000001</v>
       </c>
       <c r="CS15" s="6">
         <v>38</v>
       </c>
       <c r="CT15" s="6">
         <v>0.0</v>
       </c>
       <c r="CU15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CV15" s="6">
         <v>0.0</v>
       </c>
       <c r="CW15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CX15" s="6">
         <v>0.0</v>
       </c>
       <c r="CY15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CZ15" s="6">
         <v>0.0</v>
       </c>
       <c r="DA15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DB15" s="6">
         <v>0.0</v>
       </c>
       <c r="DC15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DD15" s="6">
-        <v>513.3</v>
+        <v>513.29999999999995</v>
       </c>
       <c r="DE15" s="6">
         <v>23</v>
       </c>
       <c r="DF15" s="6">
-        <v>650.4</v>
+        <v>650.39999999999998</v>
       </c>
       <c r="DG15" s="6">
         <v>13</v>
       </c>
       <c r="DH15" s="6">
         <v>611.5</v>
       </c>
       <c r="DI15" s="6">
         <v>25</v>
       </c>
       <c r="DJ15" s="6">
         <v>237.0</v>
       </c>
       <c r="DK15" s="6">
         <v>56</v>
       </c>
       <c r="DL15" s="6">
         <v>0.0</v>
       </c>
       <c r="DM15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DN15" s="6">
         <v>0.0</v>
       </c>
       <c r="DO15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DP15" s="6">
-        <v>478.8</v>
+        <v>478.80000000000001</v>
       </c>
       <c r="DQ15" s="6">
         <v>17</v>
       </c>
       <c r="DR15" s="6">
         <v>320.0</v>
       </c>
       <c r="DS15" s="6">
         <v>28</v>
       </c>
       <c r="DT15" s="6">
         <v>445.0</v>
       </c>
       <c r="DU15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DV15" s="6">
         <v>469.0</v>
       </c>
       <c r="DW15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DX15" s="6">
         <v>960.0</v>
       </c>
       <c r="DY15" s="6">
         <v>7</v>
       </c>
       <c r="DZ15" s="6">
-        <v>276.3</v>
+        <v>276.30000000000001</v>
       </c>
       <c r="EA15" s="6">
         <v>43</v>
       </c>
       <c r="EB15" s="6">
         <v>603.5</v>
       </c>
       <c r="EC15" s="6">
         <v>1</v>
       </c>
       <c r="ED15" s="6">
-        <v>354.3</v>
+        <v>354.30000000000001</v>
       </c>
       <c r="EE15" s="6">
         <v>24</v>
       </c>
       <c r="EF15" s="6">
         <v>242.0</v>
       </c>
       <c r="EG15" s="6">
         <v>33</v>
       </c>
       <c r="EH15" s="6">
         <v>0.0</v>
       </c>
       <c r="EI15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="EJ15" s="6">
         <v>0.0</v>
       </c>
       <c r="EK15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="EL15" s="6">
         <v>0.0</v>
       </c>
@@ -3989,63 +3989,63 @@
       <c r="EZ15" s="6">
         <v>0.0</v>
       </c>
       <c r="FA15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FB15" s="6">
         <v>0.0</v>
       </c>
       <c r="FC15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FD15" s="6">
         <v>0.0</v>
       </c>
       <c r="FE15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FF15" s="6">
         <v>0.0</v>
       </c>
       <c r="FG15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FH15" s="6">
-        <v>533.7</v>
+        <v>533.70000000000005</v>
       </c>
       <c r="FI15" s="6">
         <v>13</v>
       </c>
       <c r="FJ15" s="6">
-        <v>480.3</v>
+        <v>480.30000000000001</v>
       </c>
       <c r="FK15" s="6">
         <v>13</v>
       </c>
       <c r="FL15" s="6">
-        <v>575.8</v>
+        <v>575.79999999999995</v>
       </c>
       <c r="FM15" s="6">
         <v>15</v>
       </c>
       <c r="FN15" s="6">
         <v>0.0</v>
       </c>
       <c r="FO15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FP15" s="6">
         <v>0.0</v>
       </c>
       <c r="FQ15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FR15" s="6">
         <v>0.0</v>
       </c>
       <c r="FS15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FT15" s="6">
         <v>0.0</v>
       </c>
@@ -4061,548 +4061,548 @@
       <c r="FX15" s="6">
         <v>0.0</v>
       </c>
       <c r="FY15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FZ15" s="6">
         <v>0.0</v>
       </c>
       <c r="GA15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GB15" s="6">
         <v>0.0</v>
       </c>
       <c r="GC15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GD15" s="6">
         <v>0.0</v>
       </c>
       <c r="GE15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF15" s="6">
-        <v>555.1</v>
+        <v>555.10000000000002</v>
       </c>
       <c r="GG15" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:189">
       <c r="A16" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B16" s="6">
         <v>0.0</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D16" s="6">
         <v>0.0</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="F16" s="6">
         <v>0.0</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="H16" s="6">
         <v>0.0</v>
       </c>
       <c r="I16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="J16" s="6">
         <v>0.0</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="L16" s="6">
         <v>0.0</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="N16" s="6">
-        <v>584.7</v>
+        <v>584.70000000000005</v>
       </c>
       <c r="O16" s="6">
         <v>9</v>
       </c>
       <c r="P16" s="6">
-        <v>362.9</v>
+        <v>362.89999999999998</v>
       </c>
       <c r="Q16" s="6">
         <v>39</v>
       </c>
       <c r="R16" s="6">
         <v>0.0</v>
       </c>
       <c r="S16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="T16" s="6">
-        <v>413.4</v>
+        <v>413.39999999999998</v>
       </c>
       <c r="U16" s="6">
         <v>47</v>
       </c>
       <c r="V16" s="6">
         <v>0.0</v>
       </c>
       <c r="W16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="X16" s="6">
         <v>0.0</v>
       </c>
       <c r="Y16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="Z16" s="6">
         <v>0.0</v>
       </c>
       <c r="AA16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AB16" s="6">
         <v>0.0</v>
       </c>
       <c r="AC16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AD16" s="6">
         <v>850.0</v>
       </c>
       <c r="AE16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AF16" s="6">
-        <v>1126.4</v>
+        <v>1126.40000000000009</v>
       </c>
       <c r="AG16" s="6">
         <v>23</v>
       </c>
       <c r="AH16" s="6">
-        <v>373.2</v>
+        <v>373.19999999999999</v>
       </c>
       <c r="AI16" s="6">
         <v>27</v>
       </c>
       <c r="AJ16" s="6">
         <v>850.0</v>
       </c>
       <c r="AK16" s="6">
         <v>9</v>
       </c>
       <c r="AL16" s="6">
         <v>0.0</v>
       </c>
       <c r="AM16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AN16" s="6">
-        <v>749.9</v>
+        <v>749.89999999999998</v>
       </c>
       <c r="AO16" s="6">
         <v>29</v>
       </c>
       <c r="AP16" s="6">
         <v>610.5</v>
       </c>
       <c r="AQ16" s="6">
         <v>11</v>
       </c>
       <c r="AR16" s="6">
-        <v>631.4</v>
+        <v>631.39999999999998</v>
       </c>
       <c r="AS16" s="6">
         <v>13</v>
       </c>
       <c r="AT16" s="6">
-        <v>522.2</v>
+        <v>522.20000000000005</v>
       </c>
       <c r="AU16" s="6">
         <v>9</v>
       </c>
       <c r="AV16" s="6">
-        <v>603.1</v>
+        <v>603.10000000000002</v>
       </c>
       <c r="AW16" s="6">
         <v>5</v>
       </c>
       <c r="AX16" s="6">
-        <v>554.3</v>
+        <v>554.29999999999995</v>
       </c>
       <c r="AY16" s="6">
         <v>8</v>
       </c>
       <c r="AZ16" s="6">
         <v>0.0</v>
       </c>
       <c r="BA16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BB16" s="6">
-        <v>433.3</v>
+        <v>433.30000000000001</v>
       </c>
       <c r="BC16" s="6">
         <v>77</v>
       </c>
       <c r="BD16" s="6">
         <v>0.0</v>
       </c>
       <c r="BE16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BF16" s="6">
         <v>616.0</v>
       </c>
       <c r="BG16" s="6">
         <v>20</v>
       </c>
       <c r="BH16" s="6">
         <v>0.0</v>
       </c>
       <c r="BI16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BJ16" s="6">
         <v>0.0</v>
       </c>
       <c r="BK16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BL16" s="6">
         <v>0.0</v>
       </c>
       <c r="BM16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BN16" s="6">
         <v>43.0</v>
       </c>
       <c r="BO16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BP16" s="6">
         <v>0.0</v>
       </c>
       <c r="BQ16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BR16" s="6">
-        <v>465.1</v>
+        <v>465.10000000000002</v>
       </c>
       <c r="BS16" s="6">
         <v>6</v>
       </c>
       <c r="BT16" s="6">
-        <v>815.6</v>
+        <v>815.60000000000002</v>
       </c>
       <c r="BU16" s="6">
         <v>21</v>
       </c>
       <c r="BV16" s="6">
-        <v>494.3</v>
+        <v>494.30000000000001</v>
       </c>
       <c r="BW16" s="6">
         <v>23</v>
       </c>
       <c r="BX16" s="6">
         <v>0.0</v>
       </c>
       <c r="BY16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BZ16" s="6">
-        <v>914.9</v>
+        <v>914.89999999999998</v>
       </c>
       <c r="CA16" s="6">
         <v>34</v>
       </c>
       <c r="CB16" s="6">
-        <v>317.7</v>
+        <v>317.69999999999999</v>
       </c>
       <c r="CC16" s="6">
         <v>38</v>
       </c>
       <c r="CD16" s="6">
         <v>981.0</v>
       </c>
       <c r="CE16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CF16" s="6">
-        <v>140.6</v>
+        <v>140.59999999999999</v>
       </c>
       <c r="CG16" s="6">
         <v>38</v>
       </c>
       <c r="CH16" s="6">
         <v>0.0</v>
       </c>
       <c r="CI16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CJ16" s="6">
         <v>0.0</v>
       </c>
       <c r="CK16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CL16" s="6">
         <v>0.0</v>
       </c>
       <c r="CM16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CN16" s="6">
         <v>0.0</v>
       </c>
       <c r="CO16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CP16" s="6">
         <v>0.0</v>
       </c>
       <c r="CQ16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CR16" s="6">
-        <v>656.8</v>
+        <v>656.79999999999995</v>
       </c>
       <c r="CS16" s="6">
         <v>13</v>
       </c>
       <c r="CT16" s="6">
-        <v>553.7</v>
+        <v>553.70000000000005</v>
       </c>
       <c r="CU16" s="6">
         <v>24</v>
       </c>
       <c r="CV16" s="6">
-        <v>399.6</v>
+        <v>399.60000000000002</v>
       </c>
       <c r="CW16" s="6">
         <v>21</v>
       </c>
       <c r="CX16" s="6">
         <v>0.0</v>
       </c>
       <c r="CY16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CZ16" s="6">
         <v>0.0</v>
       </c>
       <c r="DA16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DB16" s="6">
         <v>0.0</v>
       </c>
       <c r="DC16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DD16" s="6">
         <v>519.5</v>
       </c>
       <c r="DE16" s="6">
         <v>19</v>
       </c>
       <c r="DF16" s="6">
-        <v>724.4</v>
+        <v>724.39999999999998</v>
       </c>
       <c r="DG16" s="6">
         <v>23</v>
       </c>
       <c r="DH16" s="6">
-        <v>525.7</v>
+        <v>525.70000000000005</v>
       </c>
       <c r="DI16" s="6">
         <v>17</v>
       </c>
       <c r="DJ16" s="6">
-        <v>229.8</v>
+        <v>229.80000000000001</v>
       </c>
       <c r="DK16" s="6">
         <v>43</v>
       </c>
       <c r="DL16" s="6">
         <v>0.0</v>
       </c>
       <c r="DM16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DN16" s="6">
         <v>0.0</v>
       </c>
       <c r="DO16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DP16" s="6">
-        <v>561.1</v>
+        <v>561.10000000000002</v>
       </c>
       <c r="DQ16" s="6">
         <v>16</v>
       </c>
       <c r="DR16" s="6">
         <v>399.0</v>
       </c>
       <c r="DS16" s="6">
         <v>34</v>
       </c>
       <c r="DT16" s="6">
-        <v>826.3</v>
+        <v>826.29999999999995</v>
       </c>
       <c r="DU16" s="6">
         <v>18</v>
       </c>
       <c r="DV16" s="6">
         <v>672.0</v>
       </c>
       <c r="DW16" s="6">
         <v>36</v>
       </c>
       <c r="DX16" s="6">
-        <v>1052.8</v>
+        <v>1052.79999999999995</v>
       </c>
       <c r="DY16" s="6">
         <v>22</v>
       </c>
       <c r="DZ16" s="6">
-        <v>716.7</v>
+        <v>716.70000000000005</v>
       </c>
       <c r="EA16" s="6">
         <v>17</v>
       </c>
       <c r="EB16" s="6">
-        <v>697.9</v>
+        <v>697.89999999999998</v>
       </c>
       <c r="EC16" s="6">
         <v>18</v>
       </c>
       <c r="ED16" s="6">
-        <v>538.3</v>
+        <v>538.29999999999995</v>
       </c>
       <c r="EE16" s="6">
         <v>17</v>
       </c>
       <c r="EF16" s="6">
-        <v>834.3</v>
+        <v>834.29999999999995</v>
       </c>
       <c r="EG16" s="6">
         <v>30</v>
       </c>
       <c r="EH16" s="6">
         <v>0.0</v>
       </c>
       <c r="EI16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="EJ16" s="6">
         <v>0.0</v>
       </c>
       <c r="EK16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="EL16" s="6">
-        <v>534.4</v>
+        <v>534.39999999999998</v>
       </c>
       <c r="EM16" s="6">
         <v>12</v>
       </c>
       <c r="EN16" s="6">
         <v>0.0</v>
       </c>
       <c r="EO16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="EP16" s="6">
         <v>0.0</v>
       </c>
       <c r="EQ16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="ER16" s="6">
         <v>0.0</v>
       </c>
       <c r="ES16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="ET16" s="6">
         <v>0.0</v>
       </c>
       <c r="EU16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="EV16" s="6">
         <v>177.0</v>
       </c>
       <c r="EW16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="EX16" s="6">
-        <v>399.9</v>
+        <v>399.89999999999998</v>
       </c>
       <c r="EY16" s="6">
         <v>28</v>
       </c>
       <c r="EZ16" s="6">
         <v>0.0</v>
       </c>
       <c r="FA16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FB16" s="6">
         <v>0.0</v>
       </c>
       <c r="FC16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FD16" s="6">
         <v>0.0</v>
       </c>
       <c r="FE16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FF16" s="6">
         <v>0.0</v>
       </c>
       <c r="FG16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FH16" s="6">
-        <v>526.1</v>
+        <v>526.10000000000002</v>
       </c>
       <c r="FI16" s="6">
         <v>11</v>
       </c>
       <c r="FJ16" s="6">
         <v>639.0</v>
       </c>
       <c r="FK16" s="6">
         <v>9</v>
       </c>
       <c r="FL16" s="6">
         <v>642.0</v>
       </c>
       <c r="FM16" s="6">
         <v>8</v>
       </c>
       <c r="FN16" s="6">
         <v>0.0</v>
       </c>
       <c r="FO16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FP16" s="6">
         <v>0.0</v>
       </c>
@@ -4630,344 +4630,344 @@
       <c r="FX16" s="6">
         <v>0.0</v>
       </c>
       <c r="FY16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FZ16" s="6">
         <v>0.0</v>
       </c>
       <c r="GA16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GB16" s="6">
         <v>0.0</v>
       </c>
       <c r="GC16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GD16" s="6">
         <v>0.0</v>
       </c>
       <c r="GE16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF16" s="6">
-        <v>586.6</v>
+        <v>586.60000000000002</v>
       </c>
       <c r="GG16" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:189">
       <c r="A17" s="5" t="s">
         <v>110</v>
       </c>
       <c r="B17" s="6">
         <v>0.0</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D17" s="6">
         <v>0.0</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="F17" s="6">
         <v>0.0</v>
       </c>
       <c r="G17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="H17" s="6">
         <v>0.0</v>
       </c>
       <c r="I17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="J17" s="6">
-        <v>861.6</v>
+        <v>861.60000000000002</v>
       </c>
       <c r="K17" s="6">
         <v>13</v>
       </c>
       <c r="L17" s="6">
         <v>687.5</v>
       </c>
       <c r="M17" s="6">
         <v>16</v>
       </c>
       <c r="N17" s="6">
-        <v>505.9</v>
+        <v>505.89999999999998</v>
       </c>
       <c r="O17" s="6">
         <v>12</v>
       </c>
       <c r="P17" s="6">
-        <v>605.4</v>
+        <v>605.39999999999998</v>
       </c>
       <c r="Q17" s="6">
         <v>7</v>
       </c>
       <c r="R17" s="6">
         <v>444.0</v>
       </c>
       <c r="S17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="T17" s="6">
-        <v>572.4</v>
+        <v>572.39999999999998</v>
       </c>
       <c r="U17" s="6">
         <v>7</v>
       </c>
       <c r="V17" s="6">
         <v>0.0</v>
       </c>
       <c r="W17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="X17" s="6">
         <v>0.0</v>
       </c>
       <c r="Y17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="Z17" s="6">
         <v>455.0</v>
       </c>
       <c r="AA17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AB17" s="6">
         <v>0.0</v>
       </c>
       <c r="AC17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AD17" s="6">
-        <v>920.3</v>
+        <v>920.29999999999995</v>
       </c>
       <c r="AE17" s="6">
         <v>2</v>
       </c>
       <c r="AF17" s="6">
-        <v>609.3</v>
+        <v>609.29999999999995</v>
       </c>
       <c r="AG17" s="6">
         <v>20</v>
       </c>
       <c r="AH17" s="6">
         <v>707.0</v>
       </c>
       <c r="AI17" s="6">
         <v>11</v>
       </c>
       <c r="AJ17" s="6">
-        <v>694.8</v>
+        <v>694.79999999999995</v>
       </c>
       <c r="AK17" s="6">
         <v>19</v>
       </c>
       <c r="AL17" s="6">
         <v>0.0</v>
       </c>
       <c r="AM17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AN17" s="6">
-        <v>516.3</v>
+        <v>516.29999999999995</v>
       </c>
       <c r="AO17" s="6">
         <v>13</v>
       </c>
       <c r="AP17" s="6">
-        <v>660.1</v>
+        <v>660.10000000000002</v>
       </c>
       <c r="AQ17" s="6">
         <v>10</v>
       </c>
       <c r="AR17" s="6">
-        <v>506.1</v>
+        <v>506.10000000000002</v>
       </c>
       <c r="AS17" s="6">
         <v>16</v>
       </c>
       <c r="AT17" s="6">
-        <v>290.8</v>
+        <v>290.80000000000001</v>
       </c>
       <c r="AU17" s="6">
         <v>42</v>
       </c>
       <c r="AV17" s="6">
         <v>0.0</v>
       </c>
       <c r="AW17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AX17" s="6">
         <v>0.0</v>
       </c>
       <c r="AY17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AZ17" s="6">
-        <v>713.8</v>
+        <v>713.79999999999995</v>
       </c>
       <c r="BA17" s="6">
         <v>13</v>
       </c>
       <c r="BB17" s="6">
-        <v>587.8</v>
+        <v>587.79999999999995</v>
       </c>
       <c r="BC17" s="6">
         <v>14</v>
       </c>
       <c r="BD17" s="6">
-        <v>581.2</v>
+        <v>581.20000000000005</v>
       </c>
       <c r="BE17" s="6">
         <v>31</v>
       </c>
       <c r="BF17" s="6">
         <v>666.5</v>
       </c>
       <c r="BG17" s="6">
         <v>12</v>
       </c>
       <c r="BH17" s="6">
-        <v>712.6</v>
+        <v>712.60000000000002</v>
       </c>
       <c r="BI17" s="6">
         <v>10</v>
       </c>
       <c r="BJ17" s="6">
-        <v>598.1</v>
+        <v>598.10000000000002</v>
       </c>
       <c r="BK17" s="6">
         <v>10</v>
       </c>
       <c r="BL17" s="6">
         <v>557.0</v>
       </c>
       <c r="BM17" s="6">
         <v>20</v>
       </c>
       <c r="BN17" s="6">
-        <v>668.7</v>
+        <v>668.70000000000005</v>
       </c>
       <c r="BO17" s="6">
         <v>20</v>
       </c>
       <c r="BP17" s="6">
-        <v>617.1</v>
+        <v>617.10000000000002</v>
       </c>
       <c r="BQ17" s="6">
         <v>12</v>
       </c>
       <c r="BR17" s="6">
-        <v>773.9</v>
+        <v>773.89999999999998</v>
       </c>
       <c r="BS17" s="6">
         <v>13</v>
       </c>
       <c r="BT17" s="6">
         <v>455.0</v>
       </c>
       <c r="BU17" s="6">
         <v>18</v>
       </c>
       <c r="BV17" s="6">
-        <v>767.1</v>
+        <v>767.10000000000002</v>
       </c>
       <c r="BW17" s="6">
         <v>15</v>
       </c>
       <c r="BX17" s="6">
         <v>0.0</v>
       </c>
       <c r="BY17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BZ17" s="6">
-        <v>444.7</v>
+        <v>444.69999999999999</v>
       </c>
       <c r="CA17" s="6">
         <v>25</v>
       </c>
       <c r="CB17" s="6">
-        <v>727.1</v>
+        <v>727.10000000000002</v>
       </c>
       <c r="CC17" s="6">
         <v>11</v>
       </c>
       <c r="CD17" s="6">
-        <v>867.8</v>
+        <v>867.79999999999995</v>
       </c>
       <c r="CE17" s="6">
         <v>13</v>
       </c>
       <c r="CF17" s="6">
         <v>744.0</v>
       </c>
       <c r="CG17" s="6">
         <v>10</v>
       </c>
       <c r="CH17" s="6">
         <v>0.0</v>
       </c>
       <c r="CI17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CJ17" s="6">
         <v>692.0</v>
       </c>
       <c r="CK17" s="6">
         <v>12</v>
       </c>
       <c r="CL17" s="6">
-        <v>514.1</v>
+        <v>514.10000000000002</v>
       </c>
       <c r="CM17" s="6">
         <v>15</v>
       </c>
       <c r="CN17" s="6">
         <v>0.0</v>
       </c>
       <c r="CO17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CP17" s="6">
         <v>0.0</v>
       </c>
       <c r="CQ17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CR17" s="6">
-        <v>665.7</v>
+        <v>665.70000000000005</v>
       </c>
       <c r="CS17" s="6">
         <v>17</v>
       </c>
       <c r="CT17" s="6">
         <v>560.5</v>
       </c>
       <c r="CU17" s="6">
         <v>12</v>
       </c>
       <c r="CV17" s="6">
         <v>607.5</v>
       </c>
       <c r="CW17" s="6">
         <v>14</v>
       </c>
       <c r="CX17" s="6">
         <v>0.0</v>
       </c>
       <c r="CY17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CZ17" s="6">
         <v>0.0</v>
       </c>
@@ -5013,560 +5013,560 @@
       <c r="DN17" s="6">
         <v>0.0</v>
       </c>
       <c r="DO17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DP17" s="6">
         <v>0.0</v>
       </c>
       <c r="DQ17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DR17" s="6">
         <v>0.0</v>
       </c>
       <c r="DS17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DT17" s="6">
         <v>0.0</v>
       </c>
       <c r="DU17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DV17" s="6">
-        <v>691.3</v>
+        <v>691.29999999999995</v>
       </c>
       <c r="DW17" s="6">
         <v>21</v>
       </c>
       <c r="DX17" s="6">
-        <v>589.8</v>
+        <v>589.79999999999995</v>
       </c>
       <c r="DY17" s="6">
         <v>22</v>
       </c>
       <c r="DZ17" s="6">
-        <v>465.2</v>
+        <v>465.19999999999999</v>
       </c>
       <c r="EA17" s="6">
         <v>35</v>
       </c>
       <c r="EB17" s="6">
-        <v>571.3</v>
+        <v>571.29999999999995</v>
       </c>
       <c r="EC17" s="6">
         <v>9</v>
       </c>
       <c r="ED17" s="6">
         <v>667.5</v>
       </c>
       <c r="EE17" s="6">
         <v>22</v>
       </c>
       <c r="EF17" s="6">
         <v>788.5</v>
       </c>
       <c r="EG17" s="6">
         <v>15</v>
       </c>
       <c r="EH17" s="6">
         <v>739.5</v>
       </c>
       <c r="EI17" s="6">
         <v>17</v>
       </c>
       <c r="EJ17" s="6">
         <v>0.0</v>
       </c>
       <c r="EK17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="EL17" s="6">
-        <v>627.3</v>
+        <v>627.29999999999995</v>
       </c>
       <c r="EM17" s="6">
         <v>13</v>
       </c>
       <c r="EN17" s="6">
         <v>0.0</v>
       </c>
       <c r="EO17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="EP17" s="6">
-        <v>217.7</v>
+        <v>217.69999999999999</v>
       </c>
       <c r="EQ17" s="6">
         <v>26</v>
       </c>
       <c r="ER17" s="6">
-        <v>469.9</v>
+        <v>469.89999999999998</v>
       </c>
       <c r="ES17" s="6">
         <v>9</v>
       </c>
       <c r="ET17" s="6">
-        <v>540.8</v>
+        <v>540.79999999999995</v>
       </c>
       <c r="EU17" s="6">
         <v>14</v>
       </c>
       <c r="EV17" s="6">
-        <v>540.3</v>
+        <v>540.29999999999995</v>
       </c>
       <c r="EW17" s="6">
         <v>15</v>
       </c>
       <c r="EX17" s="6">
-        <v>668.1</v>
+        <v>668.10000000000002</v>
       </c>
       <c r="EY17" s="6">
         <v>13</v>
       </c>
       <c r="EZ17" s="6">
-        <v>596.4</v>
+        <v>596.39999999999998</v>
       </c>
       <c r="FA17" s="6">
         <v>57</v>
       </c>
       <c r="FB17" s="6">
         <v>0.0</v>
       </c>
       <c r="FC17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FD17" s="6">
         <v>37.0</v>
       </c>
       <c r="FE17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FF17" s="6">
         <v>0.0</v>
       </c>
       <c r="FG17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FH17" s="6">
         <v>0.0</v>
       </c>
       <c r="FI17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FJ17" s="6">
-        <v>138.7</v>
+        <v>138.69999999999999</v>
       </c>
       <c r="FK17" s="6">
         <v>15</v>
       </c>
       <c r="FL17" s="6">
         <v>800.5</v>
       </c>
       <c r="FM17" s="6">
         <v>13</v>
       </c>
       <c r="FN17" s="6">
-        <v>539.2</v>
+        <v>539.20000000000005</v>
       </c>
       <c r="FO17" s="6">
         <v>21</v>
       </c>
       <c r="FP17" s="6">
         <v>195.0</v>
       </c>
       <c r="FQ17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FR17" s="6">
         <v>0.0</v>
       </c>
       <c r="FS17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FT17" s="6">
-        <v>741.3</v>
+        <v>741.29999999999995</v>
       </c>
       <c r="FU17" s="6">
         <v>49</v>
       </c>
       <c r="FV17" s="6">
         <v>0.0</v>
       </c>
       <c r="FW17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FX17" s="6">
         <v>0.0</v>
       </c>
       <c r="FY17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FZ17" s="6">
         <v>0.0</v>
       </c>
       <c r="GA17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GB17" s="6">
         <v>0.0</v>
       </c>
       <c r="GC17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GD17" s="6">
         <v>0.0</v>
       </c>
       <c r="GE17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF17" s="6">
-        <v>619.8</v>
+        <v>619.79999999999995</v>
       </c>
       <c r="GG17" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:189">
       <c r="A18" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B18" s="6">
-        <v>512.7</v>
+        <v>512.70000000000005</v>
       </c>
       <c r="C18" s="6">
         <v>7</v>
       </c>
       <c r="D18" s="6">
         <v>82.0</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="F18" s="6">
         <v>0.0</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="H18" s="6">
-        <v>600.1</v>
+        <v>600.10000000000002</v>
       </c>
       <c r="I18" s="6">
         <v>16</v>
       </c>
       <c r="J18" s="6">
         <v>892.0</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="L18" s="6">
         <v>696.5</v>
       </c>
       <c r="M18" s="6">
         <v>19</v>
       </c>
       <c r="N18" s="6">
-        <v>747.8</v>
+        <v>747.79999999999995</v>
       </c>
       <c r="O18" s="6">
         <v>11</v>
       </c>
       <c r="P18" s="6">
-        <v>593.6</v>
+        <v>593.60000000000002</v>
       </c>
       <c r="Q18" s="6">
         <v>9</v>
       </c>
       <c r="R18" s="6">
-        <v>617.6</v>
+        <v>617.60000000000002</v>
       </c>
       <c r="S18" s="6">
         <v>9</v>
       </c>
       <c r="T18" s="6">
         <v>657.0</v>
       </c>
       <c r="U18" s="6">
         <v>8</v>
       </c>
       <c r="V18" s="6">
-        <v>380.8</v>
+        <v>380.80000000000001</v>
       </c>
       <c r="W18" s="6">
         <v>5</v>
       </c>
       <c r="X18" s="6">
         <v>437.0</v>
       </c>
       <c r="Y18" s="6">
         <v>13</v>
       </c>
       <c r="Z18" s="6">
-        <v>653.4</v>
+        <v>653.39999999999998</v>
       </c>
       <c r="AA18" s="6">
         <v>14</v>
       </c>
       <c r="AB18" s="6">
         <v>0.0</v>
       </c>
       <c r="AC18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AD18" s="6">
         <v>259.0</v>
       </c>
       <c r="AE18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AF18" s="6">
-        <v>602.3</v>
+        <v>602.29999999999995</v>
       </c>
       <c r="AG18" s="6">
         <v>24</v>
       </c>
       <c r="AH18" s="6">
-        <v>520.6</v>
+        <v>520.60000000000002</v>
       </c>
       <c r="AI18" s="6">
         <v>17</v>
       </c>
       <c r="AJ18" s="6">
-        <v>766.6</v>
+        <v>766.60000000000002</v>
       </c>
       <c r="AK18" s="6">
         <v>24</v>
       </c>
       <c r="AL18" s="6">
         <v>0.0</v>
       </c>
       <c r="AM18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AN18" s="6">
-        <v>501.8</v>
+        <v>501.80000000000001</v>
       </c>
       <c r="AO18" s="6">
         <v>22</v>
       </c>
       <c r="AP18" s="6">
-        <v>398.1</v>
+        <v>398.10000000000002</v>
       </c>
       <c r="AQ18" s="6">
         <v>15</v>
       </c>
       <c r="AR18" s="6">
-        <v>628.2</v>
+        <v>628.20000000000005</v>
       </c>
       <c r="AS18" s="6">
         <v>9</v>
       </c>
       <c r="AT18" s="6">
         <v>0.0</v>
       </c>
       <c r="AU18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AV18" s="6">
         <v>0.0</v>
       </c>
       <c r="AW18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AX18" s="6">
         <v>0.0</v>
       </c>
       <c r="AY18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AZ18" s="6">
-        <v>557.3</v>
+        <v>557.29999999999995</v>
       </c>
       <c r="BA18" s="6">
         <v>8</v>
       </c>
       <c r="BB18" s="6">
-        <v>536.2</v>
+        <v>536.20000000000005</v>
       </c>
       <c r="BC18" s="6">
         <v>12</v>
       </c>
       <c r="BD18" s="6">
-        <v>726.2</v>
+        <v>726.20000000000005</v>
       </c>
       <c r="BE18" s="6">
         <v>9</v>
       </c>
       <c r="BF18" s="6">
-        <v>626.3</v>
+        <v>626.29999999999995</v>
       </c>
       <c r="BG18" s="6">
         <v>12</v>
       </c>
       <c r="BH18" s="6">
-        <v>400.3</v>
+        <v>400.30000000000001</v>
       </c>
       <c r="BI18" s="6">
         <v>1</v>
       </c>
       <c r="BJ18" s="6">
         <v>296.0</v>
       </c>
       <c r="BK18" s="6">
         <v>7</v>
       </c>
       <c r="BL18" s="6">
-        <v>452.4</v>
+        <v>452.39999999999998</v>
       </c>
       <c r="BM18" s="6">
         <v>15</v>
       </c>
       <c r="BN18" s="6">
-        <v>413.6</v>
+        <v>413.60000000000002</v>
       </c>
       <c r="BO18" s="6">
         <v>24</v>
       </c>
       <c r="BP18" s="6">
-        <v>478.6</v>
+        <v>478.60000000000002</v>
       </c>
       <c r="BQ18" s="6">
         <v>9</v>
       </c>
       <c r="BR18" s="6">
-        <v>785.8</v>
+        <v>785.79999999999995</v>
       </c>
       <c r="BS18" s="6">
         <v>22</v>
       </c>
       <c r="BT18" s="6">
         <v>153.0</v>
       </c>
       <c r="BU18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BV18" s="6">
-        <v>505.6</v>
+        <v>505.60000000000002</v>
       </c>
       <c r="BW18" s="6">
         <v>25</v>
       </c>
       <c r="BX18" s="6">
-        <v>671.9</v>
+        <v>671.89999999999998</v>
       </c>
       <c r="BY18" s="6">
         <v>10</v>
       </c>
       <c r="BZ18" s="6">
-        <v>1132.7</v>
+        <v>1132.70000000000005</v>
       </c>
       <c r="CA18" s="6">
         <v>11</v>
       </c>
       <c r="CB18" s="6">
-        <v>412.9</v>
+        <v>412.89999999999998</v>
       </c>
       <c r="CC18" s="6">
         <v>17</v>
       </c>
       <c r="CD18" s="6">
-        <v>834.4</v>
+        <v>834.39999999999998</v>
       </c>
       <c r="CE18" s="6">
         <v>24</v>
       </c>
       <c r="CF18" s="6">
         <v>768.0</v>
       </c>
       <c r="CG18" s="6">
         <v>11</v>
       </c>
       <c r="CH18" s="6">
-        <v>536.1</v>
+        <v>536.10000000000002</v>
       </c>
       <c r="CI18" s="6">
         <v>10</v>
       </c>
       <c r="CJ18" s="6">
-        <v>646.2</v>
+        <v>646.20000000000005</v>
       </c>
       <c r="CK18" s="6">
         <v>16</v>
       </c>
       <c r="CL18" s="6">
-        <v>419.2</v>
+        <v>419.19999999999999</v>
       </c>
       <c r="CM18" s="6">
         <v>26</v>
       </c>
       <c r="CN18" s="6">
-        <v>494.3</v>
+        <v>494.30000000000001</v>
       </c>
       <c r="CO18" s="6">
         <v>20</v>
       </c>
       <c r="CP18" s="6">
-        <v>579.8</v>
+        <v>579.79999999999995</v>
       </c>
       <c r="CQ18" s="6">
         <v>11</v>
       </c>
       <c r="CR18" s="6">
-        <v>511.6</v>
+        <v>511.60000000000002</v>
       </c>
       <c r="CS18" s="6">
         <v>31</v>
       </c>
       <c r="CT18" s="6">
         <v>0.0</v>
       </c>
       <c r="CU18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CV18" s="6">
-        <v>706.7</v>
+        <v>706.70000000000005</v>
       </c>
       <c r="CW18" s="6">
         <v>5</v>
       </c>
       <c r="CX18" s="6">
         <v>674.0</v>
       </c>
       <c r="CY18" s="6">
         <v>18</v>
       </c>
       <c r="CZ18" s="6">
         <v>0.0</v>
       </c>
       <c r="DA18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DB18" s="6">
-        <v>452.3</v>
+        <v>452.30000000000001</v>
       </c>
       <c r="DC18" s="6">
         <v>6</v>
       </c>
       <c r="DD18" s="6">
         <v>0.0</v>
       </c>
       <c r="DE18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DF18" s="6">
         <v>0.0</v>
       </c>
       <c r="DG18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DH18" s="6">
         <v>0.0</v>
       </c>
       <c r="DI18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DJ18" s="6">
         <v>0.0</v>
       </c>
@@ -5582,237 +5582,237 @@
       <c r="DN18" s="6">
         <v>0.0</v>
       </c>
       <c r="DO18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DP18" s="6">
         <v>0.0</v>
       </c>
       <c r="DQ18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DR18" s="6">
         <v>0.0</v>
       </c>
       <c r="DS18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DT18" s="6">
         <v>0.0</v>
       </c>
       <c r="DU18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DV18" s="6">
-        <v>861.9</v>
+        <v>861.89999999999998</v>
       </c>
       <c r="DW18" s="6">
         <v>10</v>
       </c>
       <c r="DX18" s="6">
         <v>405.0</v>
       </c>
       <c r="DY18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DZ18" s="6">
         <v>0.0</v>
       </c>
       <c r="EA18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="EB18" s="6">
-        <v>573.9</v>
+        <v>573.89999999999998</v>
       </c>
       <c r="EC18" s="6">
         <v>23</v>
       </c>
       <c r="ED18" s="6">
-        <v>361.1</v>
+        <v>361.10000000000002</v>
       </c>
       <c r="EE18" s="6">
         <v>24</v>
       </c>
       <c r="EF18" s="6">
-        <v>545.3</v>
+        <v>545.29999999999995</v>
       </c>
       <c r="EG18" s="6">
         <v>13</v>
       </c>
       <c r="EH18" s="6">
-        <v>587.2</v>
+        <v>587.20000000000005</v>
       </c>
       <c r="EI18" s="6">
         <v>32</v>
       </c>
       <c r="EJ18" s="6">
         <v>53.0</v>
       </c>
       <c r="EK18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="EL18" s="6">
-        <v>651.9</v>
+        <v>651.89999999999998</v>
       </c>
       <c r="EM18" s="6">
         <v>14</v>
       </c>
       <c r="EN18" s="6">
         <v>1340.0</v>
       </c>
       <c r="EO18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="EP18" s="6">
-        <v>421.8</v>
+        <v>421.80000000000001</v>
       </c>
       <c r="EQ18" s="6">
         <v>28</v>
       </c>
       <c r="ER18" s="6">
-        <v>618.3</v>
+        <v>618.29999999999995</v>
       </c>
       <c r="ES18" s="6">
         <v>12</v>
       </c>
       <c r="ET18" s="6">
-        <v>619.4</v>
+        <v>619.39999999999998</v>
       </c>
       <c r="EU18" s="6">
         <v>12</v>
       </c>
       <c r="EV18" s="6">
-        <v>564.6</v>
+        <v>564.60000000000002</v>
       </c>
       <c r="EW18" s="6">
         <v>9</v>
       </c>
       <c r="EX18" s="6">
-        <v>320.8</v>
+        <v>320.80000000000001</v>
       </c>
       <c r="EY18" s="6">
         <v>31</v>
       </c>
       <c r="EZ18" s="6">
-        <v>446.6</v>
+        <v>446.60000000000002</v>
       </c>
       <c r="FA18" s="6">
         <v>16</v>
       </c>
       <c r="FB18" s="6">
         <v>439.0</v>
       </c>
       <c r="FC18" s="6">
         <v>15</v>
       </c>
       <c r="FD18" s="6">
-        <v>719.6</v>
+        <v>719.60000000000002</v>
       </c>
       <c r="FE18" s="6">
         <v>21</v>
       </c>
       <c r="FF18" s="6">
-        <v>774.3</v>
+        <v>774.29999999999995</v>
       </c>
       <c r="FG18" s="6">
         <v>20</v>
       </c>
       <c r="FH18" s="6">
         <v>0.0</v>
       </c>
       <c r="FI18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FJ18" s="6">
         <v>0.0</v>
       </c>
       <c r="FK18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FL18" s="6">
-        <v>556.4</v>
+        <v>556.39999999999998</v>
       </c>
       <c r="FM18" s="6">
         <v>13</v>
       </c>
       <c r="FN18" s="6">
-        <v>591.7</v>
+        <v>591.70000000000005</v>
       </c>
       <c r="FO18" s="6">
         <v>16</v>
       </c>
       <c r="FP18" s="6">
-        <v>608.4</v>
+        <v>608.39999999999998</v>
       </c>
       <c r="FQ18" s="6">
         <v>13</v>
       </c>
       <c r="FR18" s="6">
-        <v>461.1</v>
+        <v>461.10000000000002</v>
       </c>
       <c r="FS18" s="6">
         <v>27</v>
       </c>
       <c r="FT18" s="6">
-        <v>540.3</v>
+        <v>540.29999999999995</v>
       </c>
       <c r="FU18" s="6">
         <v>11</v>
       </c>
       <c r="FV18" s="6">
-        <v>570.7</v>
+        <v>570.70000000000005</v>
       </c>
       <c r="FW18" s="6">
         <v>12</v>
       </c>
       <c r="FX18" s="6">
         <v>0.0</v>
       </c>
       <c r="FY18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FZ18" s="6">
         <v>104.0</v>
       </c>
       <c r="GA18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GB18" s="6">
         <v>729.0</v>
       </c>
       <c r="GC18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GD18" s="6">
         <v>0.0</v>
       </c>
       <c r="GE18" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF18" s="6">
-        <v>595.2</v>
+        <v>595.20000000000005</v>
       </c>
       <c r="GG18" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:189">
       <c r="A19" s="5" t="s">
         <v>112</v>
       </c>
       <c r="B19" s="6">
         <v>0.0</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D19" s="6">
         <v>0.0</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="F19" s="6">
         <v>0.0</v>
       </c>
       <c r="G19" s="6" t="s">
@@ -5917,51 +5917,51 @@
       <c r="AN19" s="6">
         <v>0.0</v>
       </c>
       <c r="AO19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AP19" s="6">
         <v>0.0</v>
       </c>
       <c r="AQ19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AR19" s="6">
         <v>0.0</v>
       </c>
       <c r="AS19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AT19" s="6">
         <v>0.0</v>
       </c>
       <c r="AU19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AV19" s="6">
-        <v>622.6</v>
+        <v>622.60000000000002</v>
       </c>
       <c r="AW19" s="6">
         <v>12</v>
       </c>
       <c r="AX19" s="6">
         <v>0.0</v>
       </c>
       <c r="AY19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AZ19" s="6">
         <v>0.0</v>
       </c>
       <c r="BA19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BB19" s="6">
         <v>0.0</v>
       </c>
       <c r="BC19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BD19" s="6">
         <v>0.0</v>
       </c>
@@ -6103,81 +6103,81 @@
       <c r="CX19" s="6">
         <v>0.0</v>
       </c>
       <c r="CY19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CZ19" s="6">
         <v>0.0</v>
       </c>
       <c r="DA19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DB19" s="6">
         <v>0.0</v>
       </c>
       <c r="DC19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DD19" s="6">
         <v>0.0</v>
       </c>
       <c r="DE19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DF19" s="6">
-        <v>1242.1</v>
+        <v>1242.099999999999909</v>
       </c>
       <c r="DG19" s="6">
         <v>52</v>
       </c>
       <c r="DH19" s="6">
         <v>0.0</v>
       </c>
       <c r="DI19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DJ19" s="6">
         <v>410.5</v>
       </c>
       <c r="DK19" s="6">
         <v>20</v>
       </c>
       <c r="DL19" s="6">
-        <v>489.4</v>
+        <v>489.39999999999998</v>
       </c>
       <c r="DM19" s="6">
         <v>13</v>
       </c>
       <c r="DN19" s="6">
-        <v>570.4</v>
+        <v>570.39999999999998</v>
       </c>
       <c r="DO19" s="6">
         <v>15</v>
       </c>
       <c r="DP19" s="6">
-        <v>588.6</v>
+        <v>588.60000000000002</v>
       </c>
       <c r="DQ19" s="6">
         <v>11</v>
       </c>
       <c r="DR19" s="6">
         <v>553.5</v>
       </c>
       <c r="DS19" s="6">
         <v>14</v>
       </c>
       <c r="DT19" s="6">
         <v>522.5</v>
       </c>
       <c r="DU19" s="6">
         <v>12</v>
       </c>
       <c r="DV19" s="6">
         <v>0.0</v>
       </c>
       <c r="DW19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DX19" s="6">
         <v>0.0</v>
       </c>
@@ -6337,374 +6337,374 @@
       <c r="FX19" s="6">
         <v>0.0</v>
       </c>
       <c r="FY19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FZ19" s="6">
         <v>0.0</v>
       </c>
       <c r="GA19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GB19" s="6">
         <v>0.0</v>
       </c>
       <c r="GC19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GD19" s="6">
         <v>0.0</v>
       </c>
       <c r="GE19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF19" s="6">
-        <v>584.7</v>
+        <v>584.70000000000005</v>
       </c>
       <c r="GG19" s="6">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:189">
       <c r="A20" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B20" s="6">
         <v>355.5</v>
       </c>
       <c r="C20" s="6">
         <v>12</v>
       </c>
       <c r="D20" s="6">
         <v>348.5</v>
       </c>
       <c r="E20" s="6">
         <v>12</v>
       </c>
       <c r="F20" s="6">
-        <v>480.9</v>
+        <v>480.89999999999998</v>
       </c>
       <c r="G20" s="6">
         <v>8</v>
       </c>
       <c r="H20" s="6">
-        <v>434.7</v>
+        <v>434.69999999999999</v>
       </c>
       <c r="I20" s="6">
         <v>12</v>
       </c>
       <c r="J20" s="6">
         <v>0.0</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="L20" s="6">
         <v>0.0</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="N20" s="6">
-        <v>642.2</v>
+        <v>642.20000000000005</v>
       </c>
       <c r="O20" s="6">
         <v>20</v>
       </c>
       <c r="P20" s="6">
         <v>520.5</v>
       </c>
       <c r="Q20" s="6">
         <v>11</v>
       </c>
       <c r="R20" s="6">
-        <v>478.2</v>
+        <v>478.19999999999999</v>
       </c>
       <c r="S20" s="6">
         <v>6</v>
       </c>
       <c r="T20" s="6">
         <v>311.0</v>
       </c>
       <c r="U20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="V20" s="6">
-        <v>361.3</v>
+        <v>361.30000000000001</v>
       </c>
       <c r="W20" s="6">
         <v>14</v>
       </c>
       <c r="X20" s="6">
         <v>488.5</v>
       </c>
       <c r="Y20" s="6">
         <v>22</v>
       </c>
       <c r="Z20" s="6">
-        <v>471.7</v>
+        <v>471.69999999999999</v>
       </c>
       <c r="AA20" s="6">
         <v>14</v>
       </c>
       <c r="AB20" s="6">
         <v>805.0</v>
       </c>
       <c r="AC20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AD20" s="6">
-        <v>487.3</v>
+        <v>487.30000000000001</v>
       </c>
       <c r="AE20" s="6">
         <v>23</v>
       </c>
       <c r="AF20" s="6">
-        <v>390.6</v>
+        <v>390.60000000000002</v>
       </c>
       <c r="AG20" s="6">
         <v>36</v>
       </c>
       <c r="AH20" s="6">
         <v>0.0</v>
       </c>
       <c r="AI20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AJ20" s="6">
-        <v>571.8</v>
+        <v>571.79999999999995</v>
       </c>
       <c r="AK20" s="6">
         <v>14</v>
       </c>
       <c r="AL20" s="6">
         <v>0.0</v>
       </c>
       <c r="AM20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AN20" s="6">
         <v>0.0</v>
       </c>
       <c r="AO20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AP20" s="6">
-        <v>526.4</v>
+        <v>526.39999999999998</v>
       </c>
       <c r="AQ20" s="6">
         <v>10</v>
       </c>
       <c r="AR20" s="6">
-        <v>455.7</v>
+        <v>455.69999999999999</v>
       </c>
       <c r="AS20" s="6">
         <v>25</v>
       </c>
       <c r="AT20" s="6">
         <v>0.0</v>
       </c>
       <c r="AU20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AV20" s="6">
         <v>0.0</v>
       </c>
       <c r="AW20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AX20" s="6">
         <v>0.0</v>
       </c>
       <c r="AY20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AZ20" s="6">
         <v>500.5</v>
       </c>
       <c r="BA20" s="6">
         <v>11</v>
       </c>
       <c r="BB20" s="6">
-        <v>558.1</v>
+        <v>558.10000000000002</v>
       </c>
       <c r="BC20" s="6">
         <v>13</v>
       </c>
       <c r="BD20" s="6">
-        <v>576.4</v>
+        <v>576.39999999999998</v>
       </c>
       <c r="BE20" s="6">
         <v>10</v>
       </c>
       <c r="BF20" s="6">
-        <v>666.9</v>
+        <v>666.89999999999998</v>
       </c>
       <c r="BG20" s="6">
         <v>13</v>
       </c>
       <c r="BH20" s="6">
         <v>231.0</v>
       </c>
       <c r="BI20" s="6">
         <v>14</v>
       </c>
       <c r="BJ20" s="6">
         <v>0.0</v>
       </c>
       <c r="BK20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BL20" s="6">
-        <v>608.1</v>
+        <v>608.10000000000002</v>
       </c>
       <c r="BM20" s="6">
         <v>10</v>
       </c>
       <c r="BN20" s="6">
         <v>481.0</v>
       </c>
       <c r="BO20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BP20" s="6">
         <v>0.0</v>
       </c>
       <c r="BQ20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BR20" s="6">
         <v>0.0</v>
       </c>
       <c r="BS20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BT20" s="6">
         <v>0.0</v>
       </c>
       <c r="BU20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BV20" s="6">
         <v>671.0</v>
       </c>
       <c r="BW20" s="6">
         <v>9</v>
       </c>
       <c r="BX20" s="6">
-        <v>698.8</v>
+        <v>698.79999999999995</v>
       </c>
       <c r="BY20" s="6">
         <v>24</v>
       </c>
       <c r="BZ20" s="6">
-        <v>548.3</v>
+        <v>548.29999999999995</v>
       </c>
       <c r="CA20" s="6">
         <v>38</v>
       </c>
       <c r="CB20" s="6">
         <v>755.5</v>
       </c>
       <c r="CC20" s="6">
         <v>21</v>
       </c>
       <c r="CD20" s="6">
-        <v>441.8</v>
+        <v>441.80000000000001</v>
       </c>
       <c r="CE20" s="6">
         <v>43</v>
       </c>
       <c r="CF20" s="6">
         <v>0.0</v>
       </c>
       <c r="CG20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CH20" s="6">
-        <v>523.7</v>
+        <v>523.70000000000005</v>
       </c>
       <c r="CI20" s="6">
         <v>10</v>
       </c>
       <c r="CJ20" s="6">
-        <v>517.4</v>
+        <v>517.39999999999998</v>
       </c>
       <c r="CK20" s="6">
         <v>10</v>
       </c>
       <c r="CL20" s="6">
-        <v>213.7</v>
+        <v>213.69999999999999</v>
       </c>
       <c r="CM20" s="6">
         <v>27</v>
       </c>
       <c r="CN20" s="6">
-        <v>412.2</v>
+        <v>412.19999999999999</v>
       </c>
       <c r="CO20" s="6">
         <v>8</v>
       </c>
       <c r="CP20" s="6">
-        <v>567.4</v>
+        <v>567.39999999999998</v>
       </c>
       <c r="CQ20" s="6">
         <v>16</v>
       </c>
       <c r="CR20" s="6">
         <v>645.0</v>
       </c>
       <c r="CS20" s="6">
         <v>12</v>
       </c>
       <c r="CT20" s="6">
         <v>0.0</v>
       </c>
       <c r="CU20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CV20" s="6">
         <v>505.5</v>
       </c>
       <c r="CW20" s="6">
         <v>11</v>
       </c>
       <c r="CX20" s="6">
         <v>557.0</v>
       </c>
       <c r="CY20" s="6">
         <v>11</v>
       </c>
       <c r="CZ20" s="6">
-        <v>497.1</v>
+        <v>497.10000000000002</v>
       </c>
       <c r="DA20" s="6">
         <v>13</v>
       </c>
       <c r="DB20" s="6">
-        <v>448.4</v>
+        <v>448.39999999999998</v>
       </c>
       <c r="DC20" s="6">
         <v>12</v>
       </c>
       <c r="DD20" s="6">
         <v>0.0</v>
       </c>
       <c r="DE20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DF20" s="6">
         <v>0.0</v>
       </c>
       <c r="DG20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DH20" s="6">
         <v>0.0</v>
       </c>
       <c r="DI20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DJ20" s="6">
         <v>0.0</v>
       </c>
@@ -6732,225 +6732,225 @@
       <c r="DR20" s="6">
         <v>0.0</v>
       </c>
       <c r="DS20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DT20" s="6">
         <v>0.0</v>
       </c>
       <c r="DU20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DV20" s="6">
         <v>1459.0</v>
       </c>
       <c r="DW20" s="6">
         <v>14</v>
       </c>
       <c r="DX20" s="6">
         <v>784.0</v>
       </c>
       <c r="DY20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DZ20" s="6">
-        <v>630.6</v>
+        <v>630.60000000000002</v>
       </c>
       <c r="EA20" s="6">
         <v>16</v>
       </c>
       <c r="EB20" s="6">
-        <v>480.8</v>
+        <v>480.80000000000001</v>
       </c>
       <c r="EC20" s="6">
         <v>16</v>
       </c>
       <c r="ED20" s="6">
-        <v>755.4</v>
+        <v>755.39999999999998</v>
       </c>
       <c r="EE20" s="6">
         <v>29</v>
       </c>
       <c r="EF20" s="6">
         <v>0.0</v>
       </c>
       <c r="EG20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="EH20" s="6">
-        <v>878.1</v>
+        <v>878.10000000000002</v>
       </c>
       <c r="EI20" s="6">
         <v>18</v>
       </c>
       <c r="EJ20" s="6">
-        <v>518.6</v>
+        <v>518.60000000000002</v>
       </c>
       <c r="EK20" s="6">
         <v>21</v>
       </c>
       <c r="EL20" s="6">
-        <v>447.6</v>
+        <v>447.60000000000002</v>
       </c>
       <c r="EM20" s="6">
         <v>16</v>
       </c>
       <c r="EN20" s="6">
-        <v>374.3</v>
+        <v>374.30000000000001</v>
       </c>
       <c r="EO20" s="6">
         <v>23</v>
       </c>
       <c r="EP20" s="6">
-        <v>421.6</v>
+        <v>421.60000000000002</v>
       </c>
       <c r="EQ20" s="6">
         <v>18</v>
       </c>
       <c r="ER20" s="6">
         <v>0.0</v>
       </c>
       <c r="ES20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="ET20" s="6">
-        <v>568.4</v>
+        <v>568.39999999999998</v>
       </c>
       <c r="EU20" s="6">
         <v>23</v>
       </c>
       <c r="EV20" s="6">
-        <v>503.8</v>
+        <v>503.80000000000001</v>
       </c>
       <c r="EW20" s="6">
         <v>17</v>
       </c>
       <c r="EX20" s="6">
-        <v>626.8</v>
+        <v>626.79999999999995</v>
       </c>
       <c r="EY20" s="6">
         <v>18</v>
       </c>
       <c r="EZ20" s="6">
-        <v>572.7</v>
+        <v>572.70000000000005</v>
       </c>
       <c r="FA20" s="6">
         <v>10</v>
       </c>
       <c r="FB20" s="6">
-        <v>407.3</v>
+        <v>407.30000000000001</v>
       </c>
       <c r="FC20" s="6">
         <v>25</v>
       </c>
       <c r="FD20" s="6">
         <v>0.0</v>
       </c>
       <c r="FE20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FF20" s="6">
         <v>553.0</v>
       </c>
       <c r="FG20" s="6">
         <v>32</v>
       </c>
       <c r="FH20" s="6">
         <v>0.0</v>
       </c>
       <c r="FI20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FJ20" s="6">
         <v>0.0</v>
       </c>
       <c r="FK20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FL20" s="6">
-        <v>417.3</v>
+        <v>417.30000000000001</v>
       </c>
       <c r="FM20" s="6">
         <v>19</v>
       </c>
       <c r="FN20" s="6">
-        <v>554.8</v>
+        <v>554.79999999999995</v>
       </c>
       <c r="FO20" s="6">
         <v>7</v>
       </c>
       <c r="FP20" s="6">
-        <v>490.7</v>
+        <v>490.69999999999999</v>
       </c>
       <c r="FQ20" s="6">
         <v>16</v>
       </c>
       <c r="FR20" s="6">
-        <v>463.6</v>
+        <v>463.60000000000002</v>
       </c>
       <c r="FS20" s="6">
         <v>7</v>
       </c>
       <c r="FT20" s="6">
-        <v>512.1</v>
+        <v>512.10000000000002</v>
       </c>
       <c r="FU20" s="6">
         <v>31</v>
       </c>
       <c r="FV20" s="6">
-        <v>385.6</v>
+        <v>385.60000000000002</v>
       </c>
       <c r="FW20" s="6">
         <v>14</v>
       </c>
       <c r="FX20" s="6">
-        <v>395.6</v>
+        <v>395.60000000000002</v>
       </c>
       <c r="FY20" s="6">
         <v>14</v>
       </c>
       <c r="FZ20" s="6">
-        <v>389.6</v>
+        <v>389.60000000000002</v>
       </c>
       <c r="GA20" s="6">
         <v>13</v>
       </c>
       <c r="GB20" s="6">
-        <v>440.2</v>
+        <v>440.19999999999999</v>
       </c>
       <c r="GC20" s="6">
         <v>10</v>
       </c>
       <c r="GD20" s="6">
         <v>0.0</v>
       </c>
       <c r="GE20" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF20" s="6">
-        <v>480.7</v>
+        <v>480.69999999999999</v>
       </c>
       <c r="GG20" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:189">
       <c r="A21" s="5" t="s">
         <v>114</v>
       </c>
       <c r="B21" s="6">
         <v>0.0</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D21" s="6">
         <v>0.0</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>106</v>
       </c>
       <c r="F21" s="6">
         <v>0.0</v>
       </c>
       <c r="G21" s="6" t="s">
@@ -7241,93 +7241,93 @@
       <c r="CX21" s="6">
         <v>0.0</v>
       </c>
       <c r="CY21" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CZ21" s="6">
         <v>0.0</v>
       </c>
       <c r="DA21" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DB21" s="6">
         <v>0.0</v>
       </c>
       <c r="DC21" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DD21" s="6">
         <v>0.0</v>
       </c>
       <c r="DE21" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DF21" s="6">
-        <v>396.8</v>
+        <v>396.80000000000001</v>
       </c>
       <c r="DG21" s="6">
         <v>33</v>
       </c>
       <c r="DH21" s="6">
         <v>0.0</v>
       </c>
       <c r="DI21" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DJ21" s="6">
-        <v>484.1</v>
+        <v>484.10000000000002</v>
       </c>
       <c r="DK21" s="6">
         <v>15</v>
       </c>
       <c r="DL21" s="6">
         <v>523.0</v>
       </c>
       <c r="DM21" s="6">
         <v>14</v>
       </c>
       <c r="DN21" s="6">
-        <v>650.4</v>
+        <v>650.39999999999998</v>
       </c>
       <c r="DO21" s="6">
         <v>7</v>
       </c>
       <c r="DP21" s="6">
-        <v>554.8</v>
+        <v>554.79999999999995</v>
       </c>
       <c r="DQ21" s="6">
         <v>17</v>
       </c>
       <c r="DR21" s="6">
-        <v>417.2</v>
+        <v>417.19999999999999</v>
       </c>
       <c r="DS21" s="6">
         <v>19</v>
       </c>
       <c r="DT21" s="6">
-        <v>726.3</v>
+        <v>726.29999999999995</v>
       </c>
       <c r="DU21" s="6">
         <v>13</v>
       </c>
       <c r="DV21" s="6">
         <v>0.0</v>
       </c>
       <c r="DW21" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DX21" s="6">
         <v>0.0</v>
       </c>
       <c r="DY21" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DZ21" s="6">
         <v>0.0</v>
       </c>
       <c r="EA21" s="6" t="s">
         <v>106</v>
       </c>
       <c r="EB21" s="6">
         <v>0.0</v>
       </c>
@@ -7594,87 +7594,87 @@
       <c r="AD22" s="6">
         <v>0.0</v>
       </c>
       <c r="AE22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AF22" s="6">
         <v>0.0</v>
       </c>
       <c r="AG22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AH22" s="6">
         <v>0.0</v>
       </c>
       <c r="AI22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AJ22" s="6">
         <v>0.0</v>
       </c>
       <c r="AK22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AL22" s="6">
-        <v>314.8</v>
+        <v>314.80000000000001</v>
       </c>
       <c r="AM22" s="6">
         <v>36</v>
       </c>
       <c r="AN22" s="6">
         <v>0.0</v>
       </c>
       <c r="AO22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AP22" s="6">
         <v>0.0</v>
       </c>
       <c r="AQ22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AR22" s="6">
         <v>0.0</v>
       </c>
       <c r="AS22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AT22" s="6">
         <v>0.0</v>
       </c>
       <c r="AU22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AV22" s="6">
-        <v>698.8</v>
+        <v>698.79999999999995</v>
       </c>
       <c r="AW22" s="6">
         <v>23</v>
       </c>
       <c r="AX22" s="6">
-        <v>555.7</v>
+        <v>555.70000000000005</v>
       </c>
       <c r="AY22" s="6">
         <v>4</v>
       </c>
       <c r="AZ22" s="6">
         <v>0.0</v>
       </c>
       <c r="BA22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BB22" s="6">
         <v>0.0</v>
       </c>
       <c r="BC22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BD22" s="6">
         <v>0.0</v>
       </c>
       <c r="BE22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="BF22" s="6">
         <v>0.0</v>
       </c>
@@ -7810,51 +7810,51 @@
       <c r="CX22" s="6">
         <v>0.0</v>
       </c>
       <c r="CY22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CZ22" s="6">
         <v>0.0</v>
       </c>
       <c r="DA22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DB22" s="6">
         <v>497.0</v>
       </c>
       <c r="DC22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DD22" s="6">
         <v>400.5</v>
       </c>
       <c r="DE22" s="6">
         <v>55</v>
       </c>
       <c r="DF22" s="6">
-        <v>488.4</v>
+        <v>488.39999999999998</v>
       </c>
       <c r="DG22" s="6">
         <v>28</v>
       </c>
       <c r="DH22" s="6">
         <v>531.0</v>
       </c>
       <c r="DI22" s="6">
         <v>31</v>
       </c>
       <c r="DJ22" s="6">
         <v>0.0</v>
       </c>
       <c r="DK22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DL22" s="6">
         <v>0.0</v>
       </c>
       <c r="DM22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DN22" s="6">
         <v>0.0</v>
       </c>
@@ -7972,123 +7972,123 @@
       <c r="EZ22" s="6">
         <v>554.0</v>
       </c>
       <c r="FA22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FB22" s="6">
         <v>0.0</v>
       </c>
       <c r="FC22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FD22" s="6">
         <v>0.0</v>
       </c>
       <c r="FE22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FF22" s="6">
         <v>0.0</v>
       </c>
       <c r="FG22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FH22" s="6">
-        <v>519.3</v>
+        <v>519.29999999999995</v>
       </c>
       <c r="FI22" s="6">
         <v>15</v>
       </c>
       <c r="FJ22" s="6">
-        <v>289.2</v>
+        <v>289.19999999999999</v>
       </c>
       <c r="FK22" s="6">
         <v>32</v>
       </c>
       <c r="FL22" s="6">
         <v>189.5</v>
       </c>
       <c r="FM22" s="6">
         <v>7</v>
       </c>
       <c r="FN22" s="6">
         <v>0.0</v>
       </c>
       <c r="FO22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FP22" s="6">
         <v>0.0</v>
       </c>
       <c r="FQ22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FR22" s="6">
         <v>0.0</v>
       </c>
       <c r="FS22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FT22" s="6">
         <v>0.0</v>
       </c>
       <c r="FU22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FV22" s="6">
         <v>0.0</v>
       </c>
       <c r="FW22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="FX22" s="6">
-        <v>241.8</v>
+        <v>241.80000000000001</v>
       </c>
       <c r="FY22" s="6">
         <v>34</v>
       </c>
       <c r="FZ22" s="6">
         <v>0.0</v>
       </c>
       <c r="GA22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GB22" s="6">
         <v>0.0</v>
       </c>
       <c r="GC22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GD22" s="6">
         <v>0.0</v>
       </c>
       <c r="GE22" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF22" s="6">
-        <v>414.1</v>
+        <v>414.10000000000002</v>
       </c>
       <c r="GG22" s="6">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:189">
       <c r="A23" s="5" t="s">
         <v>116</v>
       </c>
       <c r="B23" s="6">
         <v>0.0</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D23" s="6">
         <v>0.0</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>106</v>
       </c>
       <c r="F23" s="6">
         <v>0.0</v>
       </c>
       <c r="G23" s="6" t="s">
@@ -8403,69 +8403,69 @@
       <c r="DF23" s="6">
         <v>766.0</v>
       </c>
       <c r="DG23" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DH23" s="6">
         <v>0.0</v>
       </c>
       <c r="DI23" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DJ23" s="6">
         <v>463.0</v>
       </c>
       <c r="DK23" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DL23" s="6">
         <v>0.0</v>
       </c>
       <c r="DM23" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DN23" s="6">
-        <v>713.8</v>
+        <v>713.79999999999995</v>
       </c>
       <c r="DO23" s="6">
         <v>36</v>
       </c>
       <c r="DP23" s="6">
         <v>0.0</v>
       </c>
       <c r="DQ23" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DR23" s="6">
-        <v>330.7</v>
+        <v>330.69999999999999</v>
       </c>
       <c r="DS23" s="6">
         <v>27</v>
       </c>
       <c r="DT23" s="6">
-        <v>656.4</v>
+        <v>656.39999999999998</v>
       </c>
       <c r="DU23" s="6">
         <v>5</v>
       </c>
       <c r="DV23" s="6">
         <v>0.0</v>
       </c>
       <c r="DW23" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DX23" s="6">
         <v>0.0</v>
       </c>
       <c r="DY23" s="6" t="s">
         <v>106</v>
       </c>
       <c r="DZ23" s="6">
         <v>0.0</v>
       </c>
       <c r="EA23" s="6" t="s">
         <v>106</v>
       </c>
       <c r="EB23" s="6">
         <v>0.0</v>
       </c>
@@ -8630,622 +8630,622 @@
       </c>
       <c r="GD23" s="6">
         <v>0.0</v>
       </c>
       <c r="GE23" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF23" s="6">
         <v>590.0</v>
       </c>
       <c r="GG23" s="6">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:189">
       <c r="A24" s="5" t="s">
         <v>117</v>
       </c>
       <c r="B24" s="6">
         <v>377.0</v>
       </c>
       <c r="C24" s="6">
         <v>10</v>
       </c>
       <c r="D24" s="6">
-        <v>340.1</v>
+        <v>340.10000000000002</v>
       </c>
       <c r="E24" s="6">
         <v>12</v>
       </c>
       <c r="F24" s="6">
-        <v>480.9</v>
+        <v>480.89999999999998</v>
       </c>
       <c r="G24" s="6">
         <v>8</v>
       </c>
       <c r="H24" s="6">
         <v>461.0</v>
       </c>
       <c r="I24" s="6">
         <v>10</v>
       </c>
       <c r="J24" s="6">
-        <v>863.6</v>
+        <v>863.60000000000002</v>
       </c>
       <c r="K24" s="6">
         <v>13</v>
       </c>
       <c r="L24" s="6">
-        <v>690.8</v>
+        <v>690.79999999999995</v>
       </c>
       <c r="M24" s="6">
         <v>12</v>
       </c>
       <c r="N24" s="6">
-        <v>591.8</v>
+        <v>591.79999999999995</v>
       </c>
       <c r="O24" s="6">
         <v>5</v>
       </c>
       <c r="P24" s="6">
-        <v>572.1</v>
+        <v>572.10000000000002</v>
       </c>
       <c r="Q24" s="6">
         <v>5</v>
       </c>
       <c r="R24" s="6">
-        <v>511.9</v>
+        <v>511.89999999999998</v>
       </c>
       <c r="S24" s="6">
         <v>5</v>
       </c>
       <c r="T24" s="6">
         <v>608.5</v>
       </c>
       <c r="U24" s="6">
         <v>6</v>
       </c>
       <c r="V24" s="6">
-        <v>364.9</v>
+        <v>364.89999999999998</v>
       </c>
       <c r="W24" s="6">
         <v>11</v>
       </c>
       <c r="X24" s="6">
-        <v>474.7</v>
+        <v>474.69999999999999</v>
       </c>
       <c r="Y24" s="6">
         <v>17</v>
       </c>
       <c r="Z24" s="6">
-        <v>546.1</v>
+        <v>546.10000000000002</v>
       </c>
       <c r="AA24" s="6">
         <v>10</v>
       </c>
       <c r="AB24" s="6">
         <v>805.0</v>
       </c>
       <c r="AC24" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AD24" s="6">
-        <v>606.6</v>
+        <v>606.60000000000002</v>
       </c>
       <c r="AE24" s="6">
         <v>15</v>
       </c>
       <c r="AF24" s="6">
         <v>633.5</v>
       </c>
       <c r="AG24" s="6">
         <v>14</v>
       </c>
       <c r="AH24" s="6">
         <v>608.0</v>
       </c>
       <c r="AI24" s="6">
         <v>9</v>
       </c>
       <c r="AJ24" s="6">
         <v>654.0</v>
       </c>
       <c r="AK24" s="6">
         <v>10</v>
       </c>
       <c r="AL24" s="6">
-        <v>314.8</v>
+        <v>314.80000000000001</v>
       </c>
       <c r="AM24" s="6">
         <v>36</v>
       </c>
       <c r="AN24" s="6">
-        <v>562.2</v>
+        <v>562.20000000000005</v>
       </c>
       <c r="AO24" s="6">
         <v>11</v>
       </c>
       <c r="AP24" s="6">
-        <v>567.7</v>
+        <v>567.70000000000005</v>
       </c>
       <c r="AQ24" s="6">
         <v>6</v>
       </c>
       <c r="AR24" s="6">
-        <v>560.8</v>
+        <v>560.79999999999995</v>
       </c>
       <c r="AS24" s="6">
         <v>8</v>
       </c>
       <c r="AT24" s="6">
-        <v>545.1</v>
+        <v>545.10000000000002</v>
       </c>
       <c r="AU24" s="6">
         <v>7</v>
       </c>
       <c r="AV24" s="6">
-        <v>567.6</v>
+        <v>567.60000000000002</v>
       </c>
       <c r="AW24" s="6">
         <v>5</v>
       </c>
       <c r="AX24" s="6">
         <v>536.0</v>
       </c>
       <c r="AY24" s="6">
         <v>5</v>
       </c>
       <c r="AZ24" s="6">
-        <v>568.2</v>
+        <v>568.20000000000005</v>
       </c>
       <c r="BA24" s="6">
         <v>6</v>
       </c>
       <c r="BB24" s="6">
         <v>550.0</v>
       </c>
       <c r="BC24" s="6">
         <v>8</v>
       </c>
       <c r="BD24" s="6">
-        <v>637.4</v>
+        <v>637.39999999999998</v>
       </c>
       <c r="BE24" s="6">
         <v>7</v>
       </c>
       <c r="BF24" s="6">
-        <v>631.4</v>
+        <v>631.39999999999998</v>
       </c>
       <c r="BG24" s="6">
         <v>8</v>
       </c>
       <c r="BH24" s="6">
-        <v>447.3</v>
+        <v>447.30000000000001</v>
       </c>
       <c r="BI24" s="6">
         <v>15</v>
       </c>
       <c r="BJ24" s="6">
-        <v>572.6</v>
+        <v>572.60000000000002</v>
       </c>
       <c r="BK24" s="6">
         <v>10</v>
       </c>
       <c r="BL24" s="6">
-        <v>555.2</v>
+        <v>555.20000000000005</v>
       </c>
       <c r="BM24" s="6">
         <v>9</v>
       </c>
       <c r="BN24" s="6">
-        <v>486.2</v>
+        <v>486.19999999999999</v>
       </c>
       <c r="BO24" s="6">
         <v>17</v>
       </c>
       <c r="BP24" s="6">
-        <v>579.2</v>
+        <v>579.20000000000005</v>
       </c>
       <c r="BQ24" s="6">
         <v>10</v>
       </c>
       <c r="BR24" s="6">
-        <v>787.2</v>
+        <v>787.20000000000005</v>
       </c>
       <c r="BS24" s="6">
         <v>12</v>
       </c>
       <c r="BT24" s="6">
-        <v>619.6</v>
+        <v>619.60000000000002</v>
       </c>
       <c r="BU24" s="6">
         <v>17</v>
       </c>
       <c r="BV24" s="6">
-        <v>692.7</v>
+        <v>692.70000000000005</v>
       </c>
       <c r="BW24" s="6">
         <v>11</v>
       </c>
       <c r="BX24" s="6">
         <v>675.5</v>
       </c>
       <c r="BY24" s="6">
         <v>10</v>
       </c>
       <c r="BZ24" s="6">
-        <v>683.9</v>
+        <v>683.89999999999998</v>
       </c>
       <c r="CA24" s="6">
         <v>15</v>
       </c>
       <c r="CB24" s="6">
         <v>529.5</v>
       </c>
       <c r="CC24" s="6">
         <v>10</v>
       </c>
       <c r="CD24" s="6">
-        <v>771.2</v>
+        <v>771.20000000000005</v>
       </c>
       <c r="CE24" s="6">
         <v>12</v>
       </c>
       <c r="CF24" s="6">
-        <v>698.9</v>
+        <v>698.89999999999998</v>
       </c>
       <c r="CG24" s="6">
         <v>8</v>
       </c>
       <c r="CH24" s="6">
-        <v>527.2</v>
+        <v>527.20000000000005</v>
       </c>
       <c r="CI24" s="6">
         <v>8</v>
       </c>
       <c r="CJ24" s="6">
-        <v>603.3</v>
+        <v>603.29999999999995</v>
       </c>
       <c r="CK24" s="6">
         <v>8</v>
       </c>
       <c r="CL24" s="6">
-        <v>399.7</v>
+        <v>399.69999999999999</v>
       </c>
       <c r="CM24" s="6">
         <v>15</v>
       </c>
       <c r="CN24" s="6">
-        <v>443.2</v>
+        <v>443.19999999999999</v>
       </c>
       <c r="CO24" s="6">
         <v>10</v>
       </c>
       <c r="CP24" s="6">
-        <v>574.1</v>
+        <v>574.10000000000002</v>
       </c>
       <c r="CQ24" s="6">
         <v>9</v>
       </c>
       <c r="CR24" s="6">
-        <v>593.8</v>
+        <v>593.79999999999995</v>
       </c>
       <c r="CS24" s="6">
         <v>11</v>
       </c>
       <c r="CT24" s="6">
-        <v>559.4</v>
+        <v>559.39999999999998</v>
       </c>
       <c r="CU24" s="6">
         <v>10</v>
       </c>
       <c r="CV24" s="6">
         <v>579.0</v>
       </c>
       <c r="CW24" s="6">
         <v>10</v>
       </c>
       <c r="CX24" s="6">
-        <v>612.4</v>
+        <v>612.39999999999998</v>
       </c>
       <c r="CY24" s="6">
         <v>11</v>
       </c>
       <c r="CZ24" s="6">
-        <v>497.1</v>
+        <v>497.10000000000002</v>
       </c>
       <c r="DA24" s="6">
         <v>13</v>
       </c>
       <c r="DB24" s="6">
-        <v>450.7</v>
+        <v>450.69999999999999</v>
       </c>
       <c r="DC24" s="6">
         <v>9</v>
       </c>
       <c r="DD24" s="6">
-        <v>490.9</v>
+        <v>490.89999999999998</v>
       </c>
       <c r="DE24" s="6">
         <v>15</v>
       </c>
       <c r="DF24" s="6">
-        <v>717.6</v>
+        <v>717.60000000000002</v>
       </c>
       <c r="DG24" s="6">
         <v>20</v>
       </c>
       <c r="DH24" s="6">
-        <v>517.1</v>
+        <v>517.10000000000002</v>
       </c>
       <c r="DI24" s="6">
         <v>12</v>
       </c>
       <c r="DJ24" s="6">
-        <v>413.9</v>
+        <v>413.89999999999998</v>
       </c>
       <c r="DK24" s="6">
         <v>12</v>
       </c>
       <c r="DL24" s="6">
         <v>505.5</v>
       </c>
       <c r="DM24" s="6">
         <v>9</v>
       </c>
       <c r="DN24" s="6">
         <v>637.5</v>
       </c>
       <c r="DO24" s="6">
         <v>7</v>
       </c>
       <c r="DP24" s="6">
-        <v>532.1</v>
+        <v>532.10000000000002</v>
       </c>
       <c r="DQ24" s="6">
         <v>8</v>
       </c>
       <c r="DR24" s="6">
-        <v>446.4</v>
+        <v>446.39999999999998</v>
       </c>
       <c r="DS24" s="6">
         <v>10</v>
       </c>
       <c r="DT24" s="6">
-        <v>643.8</v>
+        <v>643.79999999999995</v>
       </c>
       <c r="DU24" s="6">
         <v>8</v>
       </c>
       <c r="DV24" s="6">
-        <v>771.3</v>
+        <v>771.29999999999995</v>
       </c>
       <c r="DW24" s="6">
         <v>15</v>
       </c>
       <c r="DX24" s="6">
-        <v>767.9</v>
+        <v>767.89999999999998</v>
       </c>
       <c r="DY24" s="6">
         <v>13</v>
       </c>
       <c r="DZ24" s="6">
-        <v>518.6</v>
+        <v>518.60000000000002</v>
       </c>
       <c r="EA24" s="6">
         <v>16</v>
       </c>
       <c r="EB24" s="6">
-        <v>597.4</v>
+        <v>597.39999999999998</v>
       </c>
       <c r="EC24" s="6">
         <v>9</v>
       </c>
       <c r="ED24" s="6">
-        <v>551.9</v>
+        <v>551.89999999999998</v>
       </c>
       <c r="EE24" s="6">
         <v>12</v>
       </c>
       <c r="EF24" s="6">
-        <v>721.1</v>
+        <v>721.10000000000002</v>
       </c>
       <c r="EG24" s="6">
         <v>15</v>
       </c>
       <c r="EH24" s="6">
-        <v>710.7</v>
+        <v>710.70000000000005</v>
       </c>
       <c r="EI24" s="6">
         <v>16</v>
       </c>
       <c r="EJ24" s="6">
-        <v>451.8</v>
+        <v>451.80000000000001</v>
       </c>
       <c r="EK24" s="6">
         <v>25</v>
       </c>
       <c r="EL24" s="6">
-        <v>609.1</v>
+        <v>609.10000000000002</v>
       </c>
       <c r="EM24" s="6">
         <v>9</v>
       </c>
       <c r="EN24" s="6">
-        <v>487.1</v>
+        <v>487.10000000000002</v>
       </c>
       <c r="EO24" s="6">
         <v>27</v>
       </c>
       <c r="EP24" s="6">
-        <v>384.6</v>
+        <v>384.60000000000002</v>
       </c>
       <c r="EQ24" s="6">
         <v>17</v>
       </c>
       <c r="ER24" s="6">
-        <v>480.3</v>
+        <v>480.30000000000001</v>
       </c>
       <c r="ES24" s="6">
         <v>8</v>
       </c>
       <c r="ET24" s="6">
-        <v>547.1</v>
+        <v>547.10000000000002</v>
       </c>
       <c r="EU24" s="6">
         <v>9</v>
       </c>
       <c r="EV24" s="6">
-        <v>520.2</v>
+        <v>520.20000000000005</v>
       </c>
       <c r="EW24" s="6">
         <v>9</v>
       </c>
       <c r="EX24" s="6">
-        <v>556.4</v>
+        <v>556.39999999999998</v>
       </c>
       <c r="EY24" s="6">
         <v>11</v>
       </c>
       <c r="EZ24" s="6">
         <v>543.0</v>
       </c>
       <c r="FA24" s="6">
         <v>13</v>
       </c>
       <c r="FB24" s="6">
-        <v>427.9</v>
+        <v>427.89999999999998</v>
       </c>
       <c r="FC24" s="6">
         <v>13</v>
       </c>
       <c r="FD24" s="6">
-        <v>539.7</v>
+        <v>539.70000000000005</v>
       </c>
       <c r="FE24" s="6">
         <v>35</v>
       </c>
       <c r="FF24" s="6">
-        <v>648.8</v>
+        <v>648.79999999999995</v>
       </c>
       <c r="FG24" s="6">
         <v>19</v>
       </c>
       <c r="FH24" s="6">
         <v>509.0</v>
       </c>
       <c r="FI24" s="6">
         <v>7</v>
       </c>
       <c r="FJ24" s="6">
-        <v>525.4</v>
+        <v>525.39999999999998</v>
       </c>
       <c r="FK24" s="6">
         <v>7</v>
       </c>
       <c r="FL24" s="6">
-        <v>581.1</v>
+        <v>581.10000000000002</v>
       </c>
       <c r="FM24" s="6">
         <v>6</v>
       </c>
       <c r="FN24" s="6">
         <v>519.0</v>
       </c>
       <c r="FO24" s="6">
         <v>14</v>
       </c>
       <c r="FP24" s="6">
-        <v>531.3</v>
+        <v>531.29999999999995</v>
       </c>
       <c r="FQ24" s="6">
         <v>11</v>
       </c>
       <c r="FR24" s="6">
-        <v>462.9</v>
+        <v>462.89999999999998</v>
       </c>
       <c r="FS24" s="6">
         <v>9</v>
       </c>
       <c r="FT24" s="6">
-        <v>558.8</v>
+        <v>558.79999999999995</v>
       </c>
       <c r="FU24" s="6">
         <v>11</v>
       </c>
       <c r="FV24" s="6">
-        <v>480.9</v>
+        <v>480.89999999999998</v>
       </c>
       <c r="FW24" s="6">
         <v>10</v>
       </c>
       <c r="FX24" s="6">
-        <v>377.3</v>
+        <v>377.30000000000001</v>
       </c>
       <c r="FY24" s="6">
         <v>14</v>
       </c>
       <c r="FZ24" s="6">
-        <v>371.2</v>
+        <v>371.19999999999999</v>
       </c>
       <c r="GA24" s="6">
         <v>14</v>
       </c>
       <c r="GB24" s="6">
-        <v>455.7</v>
+        <v>455.69999999999999</v>
       </c>
       <c r="GC24" s="6">
         <v>10</v>
       </c>
       <c r="GD24" s="6">
         <v>0.0</v>
       </c>
       <c r="GE24" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF24" s="6">
         <v>559.5</v>
       </c>
       <c r="GG24" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:189" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2277151/615082</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
@@ -9419,191 +9419,191 @@
       <c r="FW25" s="3"/>
       <c r="FX25" s="3"/>
       <c r="FY25" s="3"/>
       <c r="FZ25" s="3"/>
       <c r="GA25" s="3"/>
       <c r="GB25" s="3"/>
       <c r="GC25" s="3"/>
       <c r="GD25" s="3"/>
       <c r="GE25" s="3"/>
       <c r="GF25" s="3"/>
       <c r="GG25" s="3"/>
     </row>
     <row r="28" spans="1:189">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Bestandesdichteindex (SDI)</t>
+            <t xml:space="preserve">stand density index (SDI)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #29</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:189" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:189">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:189" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:189">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Forstkreis (2023)</t>
+            <t xml:space="preserve">forest district (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:189" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="37" spans="1:189">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:189" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="40" spans="1:189">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:189" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>128</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>