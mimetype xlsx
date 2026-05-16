--- v0 (2025-12-04)
+++ v1 (2026-05-16)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>stump: mechanical strength of wood</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Biomasse der Stöcke</t>
+  </si>
+  <si>
+    <t>Stock: Holzfestigkeit</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: million kg</t>
+      <t xml:space="preserve">: Mio kg</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>forest district (2024)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,255 +373,255 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
-[...5 lines deleted...]
-    <t>million kg</t>
+    <t>Seen</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Mio kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>fresh wood</t>
-[...14 lines deleted...]
-    <t>total</t>
+    <t>Frischholz</t>
+  </si>
+  <si>
+    <t>Hartholz</t>
+  </si>
+  <si>
+    <t>Morschholz</t>
+  </si>
+  <si>
+    <t>Moderholz</t>
+  </si>
+  <si>
+    <t>Mulmholz</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2277174/615105</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomass of stumps</t>
+      <t xml:space="preserve">Biomasse der Stöcke</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #397</t>
     </r>
   </si>
   <si>
-    <t>Dry weight (mass) of the stumps ≥7 cm in diameter, i.e. the aboveground, woody parts of trees or shrubs below the felling cut or (in the case of natural decay) below the break surface. The maximum height of a stump is 1.3 m; if it is &gt;1.3 m, it is treated as a snag. The mass is determined on the basis of species- and decomposition-dependent wood densities.</t>
+    <t>Trockengewicht (Masse) der Stöcke ab 7 cm Durchmesser, d.h. der oberirdischen, verholzten Teile von Bäumen oder Sträuchern unterhalb des Fällschnitts bzw. (bei natürlichem Zerfall) unterhalb der Bruchfläche. Ein Stock hat eine maximale Höhe von 1.3 m, ist er höher, wird er als Dürrständer behandelt. Ermittelt wird diese Masse mithilfe von art- und zersetzungsgradabhängigen Holzdichten.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stump: mechanical strength of wood</t>
+      <t xml:space="preserve">Stock: Holzfestigkeit</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2369</t>
     </r>
   </si>
   <si>
-    <t>Stage of wood decomposition of stumps ≥7 cm in diameter – in five classes. Reference: Field Survey (MID 971: Stocktotholz - Festigkeit)</t>
+    <t>Stadium des Holzabbaus der Stöcke ab 7 cm Stockdurchmesser in fünf Klassen. Grundlage: Feldaufnahme (MID 971: Stocktotholz - Festigkeit)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -973,238 +973,238 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="36" max="36" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="38" max="38" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="42" max="42" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="44" max="44" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="48" max="48" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="54" max="54" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="54" max="54" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="56" max="56" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="56" max="56" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="58" max="58" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="58" max="58" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="60" max="60" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="60" max="60" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="62" max="62" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="64" max="64" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="66" max="66" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="66" max="66" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="68" max="68" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="70" max="70" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="72" max="72" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="72" max="72" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="74" max="74" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="74" max="74" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="76" max="76" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="76" max="76" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="78" max="78" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="80" max="80" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="80" max="80" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="82" max="82" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="82" max="82" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="84" max="84" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="84" max="84" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="86" max="86" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="86" max="86" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="88" max="88" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="88" max="88" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="90" max="90" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="90" max="90" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="91" max="91" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="92" max="92" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="92" max="92" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="94" max="94" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="94" max="94" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="95" max="95" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="96" max="96" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="96" max="96" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="97" max="97" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="98" max="98" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="98" max="98" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="99" max="99" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="100" max="100" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="100" max="100" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="101" max="101" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="102" max="102" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="102" max="102" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="103" max="103" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="104" max="104" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="104" max="104" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="106" max="106" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="106" max="106" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="108" max="108" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="108" max="108" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="110" max="110" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="110" max="110" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="112" max="112" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="112" max="112" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="114" max="114" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="114" max="114" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="115" max="115" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="116" max="116" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="116" max="116" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="117" max="117" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="118" max="118" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="118" max="118" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="119" max="119" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="120" max="120" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="120" max="120" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="121" max="121" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="122" max="122" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="122" max="122" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="123" max="123" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="124" max="124" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="124" max="124" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="125" max="125" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="126" max="126" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="126" max="126" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="127" max="127" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="128" max="128" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="128" max="128" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="129" max="129" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="130" max="130" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="130" max="130" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="131" max="131" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="132" max="132" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="132" max="132" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="133" max="133" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="134" max="134" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="134" max="134" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="135" max="135" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="136" max="136" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="136" max="136" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="137" max="137" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="138" max="138" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="138" max="138" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="139" max="139" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="140" max="140" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="140" max="140" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="141" max="141" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="142" max="142" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="142" max="142" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="143" max="143" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="144" max="144" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="144" max="144" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="145" max="145" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="146" max="146" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="146" max="146" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="147" max="147" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="148" max="148" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="148" max="148" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="149" max="149" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="150" max="150" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="150" max="150" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="151" max="151" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="152" max="152" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="152" max="152" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="153" max="153" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="154" max="154" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="154" max="154" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="155" max="155" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="156" max="156" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="156" max="156" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="157" max="157" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="158" max="158" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="158" max="158" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="159" max="159" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="160" max="160" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="160" max="160" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="161" max="161" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="162" max="162" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="162" max="162" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="163" max="163" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="164" max="164" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="164" max="164" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="165" max="165" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="166" max="166" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="166" max="166" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="167" max="167" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="168" max="168" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="168" max="168" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="169" max="169" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="170" max="170" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="170" max="170" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="171" max="171" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="172" max="172" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="172" max="172" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="173" max="173" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="174" max="174" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="174" max="174" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="175" max="175" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="176" max="176" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="176" max="176" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="177" max="177" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="178" max="178" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="178" max="178" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="179" max="179" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="180" max="180" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="180" max="180" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="181" max="181" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="182" max="182" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="182" max="182" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="183" max="183" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="184" max="184" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="184" max="184" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="185" max="185" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="186" max="186" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="186" max="186" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="187" max="187" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="188" max="188" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="188" max="188" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="189" max="189" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:189">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:189">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:189">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:189">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:189">
       <c r="A5" t="s">
@@ -6341,51 +6341,51 @@
         <v>0</v>
       </c>
       <c r="GE19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF19" s="6">
         <v>4740</v>
       </c>
       <c r="GG19" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:189" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2277174/615105</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
@@ -6559,191 +6559,191 @@
       <c r="FW20" s="3"/>
       <c r="FX20" s="3"/>
       <c r="FY20" s="3"/>
       <c r="FZ20" s="3"/>
       <c r="GA20" s="3"/>
       <c r="GB20" s="3"/>
       <c r="GC20" s="3"/>
       <c r="GD20" s="3"/>
       <c r="GE20" s="3"/>
       <c r="GF20" s="3"/>
       <c r="GG20" s="3"/>
     </row>
     <row r="23" spans="1:189">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomass of stumps</t>
+            <t xml:space="preserve">Biomasse der Stöcke</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #397</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:189" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:189">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stump: mechanical strength of wood</t>
+            <t xml:space="preserve">Stock: Holzfestigkeit</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2369</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:189" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:189">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:189" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:189">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:189" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="35" spans="1:189">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:189" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>