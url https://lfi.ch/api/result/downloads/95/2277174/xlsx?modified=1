--- v1 (2026-05-16)
+++ v2 (2026-07-29)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Stock: Holzfestigkeit</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>biomasse des souches</t>
+  </si>
+  <si>
+    <t>souche: résistance du bois</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Forstkreis (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: Mio kg</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...2 lines deleted...]
-    <t>Forstkreis (2024)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>arrondissement forestier (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,255 +373,255 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>Seen</t>
-[...2 lines deleted...]
-    <t>Schweiz</t>
+    <t>lacs</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>Mio kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Frischholz</t>
-[...14 lines deleted...]
-    <t>Total</t>
+    <t>bois frais</t>
+  </si>
+  <si>
+    <t>bois dur</t>
+  </si>
+  <si>
+    <t>bois pourri</t>
+  </si>
+  <si>
+    <t>bois en décomposition</t>
+  </si>
+  <si>
+    <t>bois vermoulu</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2277174/615105</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Biomasse der Stöcke</t>
+      <t xml:space="preserve">biomasse des souches</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #397</t>
     </r>
   </si>
   <si>
-    <t>Trockengewicht (Masse) der Stöcke ab 7 cm Durchmesser, d.h. der oberirdischen, verholzten Teile von Bäumen oder Sträuchern unterhalb des Fällschnitts bzw. (bei natürlichem Zerfall) unterhalb der Bruchfläche. Ein Stock hat eine maximale Höhe von 1.3 m, ist er höher, wird er als Dürrständer behandelt. Ermittelt wird diese Masse mithilfe von art- und zersetzungsgradabhängigen Holzdichten.</t>
+    <t>Poids sec (masse) des souches d'au moins 7 cm de diamètre, c'est-à-dire de la partie aérienne d'arbres ou d'arbustes située en dessous du trait de coupe ou, en cas de chute naturelle, en dessous de la cassure. Une souche a une hauteur maximale de 1,3 m. Au-delà, elle est considérée comme un arbre sec sur pied. Cette masse est déterminée sur la base de la densité du bois en fonction de l'espèce et du degré de décomposition.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Stock: Holzfestigkeit</t>
+      <t xml:space="preserve">souche: résistance du bois</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2369</t>
     </r>
   </si>
   <si>
-    <t>Stadium des Holzabbaus der Stöcke ab 7 cm Stockdurchmesser in fünf Klassen. Grundlage: Feldaufnahme (MID 971: Stocktotholz - Festigkeit)</t>
+    <t>Stade de décomposition des souches à partir de 7 cm de diamètre, en cinq classes. Source: relevé de terrain (MID 971: Totholz - Festigkeit)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Forstkreis (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -973,51 +973,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="10.426" bestFit="true" customWidth="true" style="0"/>
@@ -6341,51 +6341,51 @@
         <v>0</v>
       </c>
       <c r="GE19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF19" s="6">
         <v>4740</v>
       </c>
       <c r="GG19" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:189" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2277174/615105</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
@@ -6559,191 +6559,191 @@
       <c r="FW20" s="3"/>
       <c r="FX20" s="3"/>
       <c r="FY20" s="3"/>
       <c r="FZ20" s="3"/>
       <c r="GA20" s="3"/>
       <c r="GB20" s="3"/>
       <c r="GC20" s="3"/>
       <c r="GD20" s="3"/>
       <c r="GE20" s="3"/>
       <c r="GF20" s="3"/>
       <c r="GG20" s="3"/>
     </row>
     <row r="23" spans="1:189">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Biomasse der Stöcke</t>
+            <t xml:space="preserve">biomasse des souches</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #397</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:189" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:189">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Stock: Holzfestigkeit</t>
+            <t xml:space="preserve">souche: résistance du bois</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2369</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:189" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:189">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Forstkreis (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:189" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:189">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:189" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="35" spans="1:189">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:189" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>