--- v0 (2025-12-08)
+++ v1 (2026-06-13)
@@ -1,144 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
-    <t>NFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>number of stems</t>
+    <t>numero di fusti</t>
   </si>
   <si>
-    <t>diameter at breast height (main diameter classes) · conifers and broadleaves</t>
+    <t>diametro a petto d'uomo (classi dimensionali) · conifere e latifoglie</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: circondario forestale (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>stato 2018/26</t>
   </si>
   <si>
-    <t>forest district (2024)</t>
+    <t>circondario forestale (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,305 +373,305 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
+    <t>laghi</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Svizzera</t>
   </si>
   <si>
-    <t>diameter at breast height (main diameter classes)</t>
+    <t>diametro a petto d'uomo (classi dimensionali)</t>
   </si>
   <si>
-    <t>conifers and broadleaves</t>
+    <t>conifere e latifoglie</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifers</t>
+    <t>conifere</t>
   </si>
   <si>
-    <t>broadleaves</t>
+    <t>latifoglie</t>
   </si>
   <si>
-    <t>indeterminable</t>
+    <t>non determinabile</t>
   </si>
   <si>
-    <t>total</t>
+    <t>totale</t>
   </si>
   <si>
     <t>12-15 cm</t>
   </si>
   <si>
     <t>16-23 cm</t>
   </si>
   <si>
     <t>24-35 cm</t>
   </si>
   <si>
     <t>36-51 cm</t>
   </si>
   <si>
     <t>=52 cm</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2277828/615759</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of stems</t>
+      <t xml:space="preserve">numero di fusti</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #73</t>
     </r>
   </si>
   <si>
-    <t>Number of stems of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm.</t>
+    <t>Numero di fusti di tutti gli alberi e arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diameter at breast height (main diameter classes)</t>
+      <t xml:space="preserve">diametro a petto d'uomo (classi dimensionali)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1029</t>
     </r>
   </si>
   <si>
-    <t>Diameter at breast height (dbh) of trees and shrubs ≥12 cm dbh, classified in main diameter classes. Reference: Field Survey (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Diametro a petto d'uomo (DPU) degli alberi e arbusti a partire da 12 cm di DPU suddiviso per classi dimensionali. Fonte: rilievo sul terreno (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifers and broadleaves</t>
+      <t xml:space="preserve">conifere e latifoglie</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">circondario forestale (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1008,247 +1008,247 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="61.128" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="56.415" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="39" max="39" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="47" max="47" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="49" max="49" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="49" max="49" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="69" max="69" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="88" max="88" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="90" max="90" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="91" max="91" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="91" max="91" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="92" max="92" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="94" max="94" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="95" max="95" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="96" max="96" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="97" max="97" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="98" max="98" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="99" max="99" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="100" max="100" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="101" max="101" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="102" max="102" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="103" max="103" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="114" max="114" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="115" max="115" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="115" max="115" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="116" max="116" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="117" max="117" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="118" max="118" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="119" max="119" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="120" max="120" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="121" max="121" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="122" max="122" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="123" max="123" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="123" max="123" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="124" max="124" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="125" max="125" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="126" max="126" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="127" max="127" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="128" max="128" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="129" max="129" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="131" max="131" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="132" max="132" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="133" max="133" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="134" max="134" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="135" max="135" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="136" max="136" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="137" max="137" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="138" max="138" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="139" max="139" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="140" max="140" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="141" max="141" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="141" max="141" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="142" max="142" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="143" max="143" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="144" max="144" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="145" max="145" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="146" max="146" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="147" max="147" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="148" max="148" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="149" max="149" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="149" max="149" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="150" max="150" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="151" max="151" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="152" max="152" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="153" max="153" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="154" max="154" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="155" max="155" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="157" max="157" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="158" max="158" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="159" max="159" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="160" max="160" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="161" max="161" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="162" max="162" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="163" max="163" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="164" max="164" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="165" max="165" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="166" max="166" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="167" max="167" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="168" max="168" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="169" max="169" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="170" max="170" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="171" max="171" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="172" max="172" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="173" max="173" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="173" max="173" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="174" max="174" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="175" max="175" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="176" max="176" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="177" max="177" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="178" max="178" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="179" max="179" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="180" max="180" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="181" max="181" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="181" max="181" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="183" max="183" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="184" max="184" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="185" max="185" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="185" max="185" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="186" max="186" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="187" max="187" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="188" max="188" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="189" max="189" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="190" max="190" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:190">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:190">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:190">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:190">
       <c r="A4" t="s">
         <v>3</v>
@@ -20118,51 +20118,51 @@
       <c r="E44" s="7">
         <v>35.5</v>
       </c>
       <c r="F44" s="7">
         <v>7.1</v>
       </c>
       <c r="G44" s="7">
         <v>51.1</v>
       </c>
       <c r="H44" s="7">
         <v>10.5</v>
       </c>
       <c r="I44" s="7">
         <v>37.2</v>
       </c>
       <c r="J44" s="7">
         <v>7.7</v>
       </c>
       <c r="K44" s="7">
         <v>88.0</v>
       </c>
       <c r="L44" s="7">
         <v>5.0</v>
       </c>
       <c r="M44" s="7">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="N44" s="7">
         <v>6.6</v>
       </c>
       <c r="O44" s="7">
         <v>68.3</v>
       </c>
       <c r="P44" s="7">
         <v>3.1</v>
       </c>
       <c r="Q44" s="7">
         <v>62.2</v>
       </c>
       <c r="R44" s="7">
         <v>3.8</v>
       </c>
       <c r="S44" s="7">
         <v>58.4</v>
       </c>
       <c r="T44" s="7">
         <v>3.8</v>
       </c>
       <c r="U44" s="7">
         <v>46.7</v>
       </c>
@@ -20220,57 +20220,57 @@
       <c r="AM44" s="7">
         <v>22.9</v>
       </c>
       <c r="AN44" s="7">
         <v>10.4</v>
       </c>
       <c r="AO44" s="7">
         <v>56.2</v>
       </c>
       <c r="AP44" s="7">
         <v>7.3</v>
       </c>
       <c r="AQ44" s="7">
         <v>85.3</v>
       </c>
       <c r="AR44" s="7">
         <v>3.6</v>
       </c>
       <c r="AS44" s="7">
         <v>76.8</v>
       </c>
       <c r="AT44" s="7">
         <v>5.5</v>
       </c>
       <c r="AU44" s="7">
-        <v>75.4</v>
+        <v>75.40000000000001</v>
       </c>
       <c r="AV44" s="7">
         <v>5.9</v>
       </c>
       <c r="AW44" s="7">
-        <v>76.6</v>
+        <v>76.59999999999999</v>
       </c>
       <c r="AX44" s="7">
         <v>4.3</v>
       </c>
       <c r="AY44" s="7">
         <v>91.8</v>
       </c>
       <c r="AZ44" s="7">
         <v>3.0</v>
       </c>
       <c r="BA44" s="7">
         <v>45.9</v>
       </c>
       <c r="BB44" s="7">
         <v>4.1</v>
       </c>
       <c r="BC44" s="7">
         <v>53.2</v>
       </c>
       <c r="BD44" s="7">
         <v>6.6</v>
       </c>
       <c r="BE44" s="7">
         <v>79.5</v>
       </c>
@@ -20286,51 +20286,51 @@
       <c r="BI44" s="7">
         <v>39.5</v>
       </c>
       <c r="BJ44" s="7">
         <v>13.2</v>
       </c>
       <c r="BK44" s="7">
         <v>71.0</v>
       </c>
       <c r="BL44" s="7">
         <v>5.6</v>
       </c>
       <c r="BM44" s="7">
         <v>61.7</v>
       </c>
       <c r="BN44" s="7">
         <v>11.2</v>
       </c>
       <c r="BO44" s="7">
         <v>51.2</v>
       </c>
       <c r="BP44" s="7">
         <v>8.6</v>
       </c>
       <c r="BQ44" s="7">
-        <v>79.6</v>
+        <v>79.59999999999999</v>
       </c>
       <c r="BR44" s="7">
         <v>4.9</v>
       </c>
       <c r="BS44" s="7">
         <v>50.8</v>
       </c>
       <c r="BT44" s="7">
         <v>12.8</v>
       </c>
       <c r="BU44" s="7">
         <v>94.2</v>
       </c>
       <c r="BV44" s="7">
         <v>2.6</v>
       </c>
       <c r="BW44" s="7">
         <v>63.1</v>
       </c>
       <c r="BX44" s="7">
         <v>8.2</v>
       </c>
       <c r="BY44" s="7">
         <v>56.6</v>
       </c>
@@ -20526,51 +20526,51 @@
       <c r="EK44" s="7">
         <v>33.9</v>
       </c>
       <c r="EL44" s="7">
         <v>10.7</v>
       </c>
       <c r="EM44" s="7">
         <v>54.9</v>
       </c>
       <c r="EN44" s="7">
         <v>7.4</v>
       </c>
       <c r="EO44" s="7">
         <v>66.3</v>
       </c>
       <c r="EP44" s="7">
         <v>8.3</v>
       </c>
       <c r="EQ44" s="7">
         <v>40.1</v>
       </c>
       <c r="ER44" s="7">
         <v>15.2</v>
       </c>
       <c r="ES44" s="7">
-        <v>73.6</v>
+        <v>73.59999999999999</v>
       </c>
       <c r="ET44" s="7">
         <v>5.3</v>
       </c>
       <c r="EU44" s="7">
         <v>43.6</v>
       </c>
       <c r="EV44" s="7">
         <v>10.8</v>
       </c>
       <c r="EW44" s="7">
         <v>54.4</v>
       </c>
       <c r="EX44" s="7">
         <v>8.9</v>
       </c>
       <c r="EY44" s="7">
         <v>42.8</v>
       </c>
       <c r="EZ44" s="7">
         <v>10.5</v>
       </c>
       <c r="FA44" s="7">
         <v>27.3</v>
       </c>
@@ -20718,99 +20718,99 @@
       <c r="O45" s="7">
         <v>31.7</v>
       </c>
       <c r="P45" s="7">
         <v>3.1</v>
       </c>
       <c r="Q45" s="7">
         <v>37.8</v>
       </c>
       <c r="R45" s="7">
         <v>3.8</v>
       </c>
       <c r="S45" s="7">
         <v>41.6</v>
       </c>
       <c r="T45" s="7">
         <v>3.8</v>
       </c>
       <c r="U45" s="7">
         <v>53.3</v>
       </c>
       <c r="V45" s="7">
         <v>3.4</v>
       </c>
       <c r="W45" s="7">
-        <v>74.4</v>
+        <v>74.40000000000001</v>
       </c>
       <c r="X45" s="7">
         <v>14.1</v>
       </c>
       <c r="Y45" s="7">
         <v>77.2</v>
       </c>
       <c r="Z45" s="7">
         <v>7.6</v>
       </c>
       <c r="AA45" s="7">
         <v>71.7</v>
       </c>
       <c r="AB45" s="7">
         <v>5.9</v>
       </c>
       <c r="AC45" s="7">
         <v>0.0</v>
       </c>
       <c r="AD45" s="7" t="s">
         <v>108</v>
       </c>
       <c r="AE45" s="7">
         <v>42.4</v>
       </c>
       <c r="AF45" s="7">
         <v>11.5</v>
       </c>
       <c r="AG45" s="7">
         <v>29.0</v>
       </c>
       <c r="AH45" s="7">
         <v>8.5</v>
       </c>
       <c r="AI45" s="7">
         <v>48.8</v>
       </c>
       <c r="AJ45" s="7">
         <v>6.8</v>
       </c>
       <c r="AK45" s="7">
         <v>43.7</v>
       </c>
       <c r="AL45" s="7">
         <v>8.4</v>
       </c>
       <c r="AM45" s="7">
-        <v>77.1</v>
+        <v>77.099999999999994</v>
       </c>
       <c r="AN45" s="7">
         <v>10.4</v>
       </c>
       <c r="AO45" s="7">
         <v>43.8</v>
       </c>
       <c r="AP45" s="7">
         <v>7.3</v>
       </c>
       <c r="AQ45" s="7">
         <v>14.7</v>
       </c>
       <c r="AR45" s="7">
         <v>3.6</v>
       </c>
       <c r="AS45" s="7">
         <v>23.2</v>
       </c>
       <c r="AT45" s="7">
         <v>5.5</v>
       </c>
       <c r="AU45" s="7">
         <v>24.6</v>
       </c>
@@ -20922,51 +20922,51 @@
       <c r="CE45" s="7">
         <v>63.0</v>
       </c>
       <c r="CF45" s="7">
         <v>9.5</v>
       </c>
       <c r="CG45" s="7">
         <v>55.6</v>
       </c>
       <c r="CH45" s="7">
         <v>5.3</v>
       </c>
       <c r="CI45" s="7">
         <v>66.5</v>
       </c>
       <c r="CJ45" s="7">
         <v>6.0</v>
       </c>
       <c r="CK45" s="7">
         <v>61.7</v>
       </c>
       <c r="CL45" s="7">
         <v>8.1</v>
       </c>
       <c r="CM45" s="7">
-        <v>72.1</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="CN45" s="7">
         <v>9.7</v>
       </c>
       <c r="CO45" s="7">
         <v>58.9</v>
       </c>
       <c r="CP45" s="7">
         <v>12.7</v>
       </c>
       <c r="CQ45" s="7">
         <v>75.7</v>
       </c>
       <c r="CR45" s="7">
         <v>6.6</v>
       </c>
       <c r="CS45" s="7">
         <v>45.8</v>
       </c>
       <c r="CT45" s="7">
         <v>5.8</v>
       </c>
       <c r="CU45" s="7">
         <v>27.0</v>
       </c>
@@ -20994,75 +20994,75 @@
       <c r="DC45" s="7">
         <v>61.0</v>
       </c>
       <c r="DD45" s="7">
         <v>7.7</v>
       </c>
       <c r="DE45" s="7">
         <v>47.2</v>
       </c>
       <c r="DF45" s="7">
         <v>11.7</v>
       </c>
       <c r="DG45" s="7">
         <v>37.5</v>
       </c>
       <c r="DH45" s="7">
         <v>7.6</v>
       </c>
       <c r="DI45" s="7">
         <v>28.0</v>
       </c>
       <c r="DJ45" s="7">
         <v>8.9</v>
       </c>
       <c r="DK45" s="7">
-        <v>88.4</v>
+        <v>88.40000000000001</v>
       </c>
       <c r="DL45" s="7">
         <v>6.2</v>
       </c>
       <c r="DM45" s="7">
         <v>98.5</v>
       </c>
       <c r="DN45" s="7">
         <v>1.3</v>
       </c>
       <c r="DO45" s="7">
         <v>99.5</v>
       </c>
       <c r="DP45" s="7">
         <v>0.3</v>
       </c>
       <c r="DQ45" s="7">
         <v>61.7</v>
       </c>
       <c r="DR45" s="7">
         <v>6.2</v>
       </c>
       <c r="DS45" s="7">
-        <v>80.9</v>
+        <v>80.90000000000001</v>
       </c>
       <c r="DT45" s="7">
         <v>5.3</v>
       </c>
       <c r="DU45" s="7">
         <v>77.7</v>
       </c>
       <c r="DV45" s="7">
         <v>6.5</v>
       </c>
       <c r="DW45" s="7">
         <v>44.9</v>
       </c>
       <c r="DX45" s="7">
         <v>8.8</v>
       </c>
       <c r="DY45" s="7">
         <v>37.4</v>
       </c>
       <c r="DZ45" s="7">
         <v>13.3</v>
       </c>
       <c r="EA45" s="7">
         <v>16.0</v>
       </c>
@@ -21072,51 +21072,51 @@
       <c r="EC45" s="7">
         <v>45.7</v>
       </c>
       <c r="ED45" s="7">
         <v>9.9</v>
       </c>
       <c r="EE45" s="7">
         <v>50.3</v>
       </c>
       <c r="EF45" s="7">
         <v>7.8</v>
       </c>
       <c r="EG45" s="7">
         <v>37.8</v>
       </c>
       <c r="EH45" s="7">
         <v>9.8</v>
       </c>
       <c r="EI45" s="7">
         <v>58.2</v>
       </c>
       <c r="EJ45" s="7">
         <v>11.3</v>
       </c>
       <c r="EK45" s="7">
-        <v>66.1</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="EL45" s="7">
         <v>10.7</v>
       </c>
       <c r="EM45" s="7">
         <v>45.1</v>
       </c>
       <c r="EN45" s="7">
         <v>7.4</v>
       </c>
       <c r="EO45" s="7">
         <v>33.7</v>
       </c>
       <c r="EP45" s="7">
         <v>8.3</v>
       </c>
       <c r="EQ45" s="7">
         <v>59.9</v>
       </c>
       <c r="ER45" s="7">
         <v>15.2</v>
       </c>
       <c r="ES45" s="7">
         <v>26.4</v>
       </c>
@@ -21168,87 +21168,87 @@
       <c r="FI45" s="7">
         <v>14.7</v>
       </c>
       <c r="FJ45" s="7">
         <v>3.1</v>
       </c>
       <c r="FK45" s="7">
         <v>22.8</v>
       </c>
       <c r="FL45" s="7">
         <v>4.4</v>
       </c>
       <c r="FM45" s="7">
         <v>38.5</v>
       </c>
       <c r="FN45" s="7">
         <v>4.6</v>
       </c>
       <c r="FO45" s="7">
         <v>32.3</v>
       </c>
       <c r="FP45" s="7">
         <v>10.0</v>
       </c>
       <c r="FQ45" s="7">
-        <v>65.9</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="FR45" s="7">
         <v>9.2</v>
       </c>
       <c r="FS45" s="7">
         <v>51.8</v>
       </c>
       <c r="FT45" s="7">
         <v>8.6</v>
       </c>
       <c r="FU45" s="7">
         <v>46.7</v>
       </c>
       <c r="FV45" s="7">
         <v>7.1</v>
       </c>
       <c r="FW45" s="7">
         <v>48.8</v>
       </c>
       <c r="FX45" s="7">
         <v>9.7</v>
       </c>
       <c r="FY45" s="7">
-        <v>83.1</v>
+        <v>83.099999999999994</v>
       </c>
       <c r="FZ45" s="7">
         <v>8.9</v>
       </c>
       <c r="GA45" s="7">
         <v>57.6</v>
       </c>
       <c r="GB45" s="7">
         <v>17.8</v>
       </c>
       <c r="GC45" s="7">
-        <v>66.9</v>
+        <v>66.90000000000001</v>
       </c>
       <c r="GD45" s="7">
         <v>7.3</v>
       </c>
       <c r="GE45" s="7" t="s">
         <v>108</v>
       </c>
       <c r="GF45" s="7" t="s">
         <v>108</v>
       </c>
       <c r="GG45" s="7">
         <v>42.2</v>
       </c>
       <c r="GH45" s="7">
         <v>0.8</v>
       </c>
     </row>
     <row r="46" spans="1:190">
       <c r="A46" s="5"/>
       <c r="B46" s="5" t="s">
         <v>111</v>
       </c>
       <c r="C46" s="7">
         <v>0.0</v>
       </c>
@@ -22375,51 +22375,51 @@
         <v>108</v>
       </c>
       <c r="GF47" s="7" t="s">
         <v>108</v>
       </c>
       <c r="GG47" s="7">
         <v>100.0</v>
       </c>
       <c r="GH47" s="7" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="48" spans="1:190" customHeight="1" ht="21.75">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2277828/615759</t>
           </r>
         </is>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3"/>
       <c r="K48" s="3"/>
       <c r="L48" s="3"/>
@@ -22593,226 +22593,226 @@
       <c r="FX48" s="3"/>
       <c r="FY48" s="3"/>
       <c r="FZ48" s="3"/>
       <c r="GA48" s="3"/>
       <c r="GB48" s="3"/>
       <c r="GC48" s="3"/>
       <c r="GD48" s="3"/>
       <c r="GE48" s="3"/>
       <c r="GF48" s="3"/>
       <c r="GG48" s="3"/>
       <c r="GH48" s="3"/>
     </row>
     <row r="51" spans="1:190">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of stems</t>
+            <t xml:space="preserve">numero di fusti</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #73</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:190" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="54" spans="1:190">
       <c r="A54" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diameter at breast height (main diameter classes)</t>
+            <t xml:space="preserve">diametro a petto d'uomo (classi dimensionali)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1029</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:190" customHeight="1" ht="29">
       <c r="A55" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="57" spans="1:190">
       <c r="A57" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifers and broadleaves</t>
+            <t xml:space="preserve">conifere e latifoglie</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:190" customHeight="1" ht="29">
       <c r="A58" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="60" spans="1:190">
       <c r="A60" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">circondario forestale (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="61" spans="1:190" customHeight="1" ht="29">
       <c r="A61" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="63" spans="1:190">
       <c r="A63" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="64" spans="1:190" customHeight="1" ht="29">
       <c r="A64" s="1" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="66" spans="1:190">
       <c r="A66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="67" spans="1:190" customHeight="1" ht="29">
       <c r="A67" s="1" t="s">
         <v>130</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>