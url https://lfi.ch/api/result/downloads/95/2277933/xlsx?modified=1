--- v1 (2026-02-13)
+++ v2 (2026-07-24)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>fonction d'usage militaire</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Waldfunktion Militär</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: arrondissement forestier (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...2 lines deleted...]
-    <t>arrondissement forestier (2024)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,246 +373,246 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lacs</t>
-[...2 lines deleted...]
-    <t>Suisse</t>
+    <t>Seen</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>non</t>
-[...5 lines deleted...]
-    <t>total</t>
+    <t>nein</t>
+  </si>
+  <si>
+    <t>ja</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2277933/615864</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fonction d'usage militaire</t>
+      <t xml:space="preserve">Waldfunktion Militär</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #468</t>
     </r>
   </si>
   <si>
-    <t>Indication de la fonction «usage militaire» selon la planification forestière ou l'évaluation experte par le service forestier local. Source: enquête auprès des services forestiers (MID 327: Fonctions particulières de la forêt)</t>
+    <t>Vorhandensein der Waldfunktion «Militär» gemäss forstlicher Planung oder gutachterlicher Einschätzung durch den lokalen Forstdienst. Grundlage: Forstdienstbefragung (MID 327: Spezielle Waldfunktionen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">arrondissement forestier (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -964,51 +964,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -4625,51 +4625,51 @@
         <v>106</v>
       </c>
       <c r="GE16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF16" s="6">
         <v>100.0</v>
       </c>
       <c r="GG16" s="6" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="17" spans="1:189" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2277933/615864</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -4843,191 +4843,191 @@
       <c r="FW17" s="3"/>
       <c r="FX17" s="3"/>
       <c r="FY17" s="3"/>
       <c r="FZ17" s="3"/>
       <c r="GA17" s="3"/>
       <c r="GB17" s="3"/>
       <c r="GC17" s="3"/>
       <c r="GD17" s="3"/>
       <c r="GE17" s="3"/>
       <c r="GF17" s="3"/>
       <c r="GG17" s="3"/>
     </row>
     <row r="20" spans="1:189">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:189" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="23" spans="1:189">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fonction d'usage militaire</t>
+            <t xml:space="preserve">Waldfunktion Militär</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #468</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:189" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:189">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">arrondissement forestier (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:189" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:189">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:189" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="32" spans="1:189">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:189" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>