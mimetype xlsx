--- v2 (2026-01-13)
+++ v3 (2026-06-15)
@@ -1,144 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>surface des ornières (perturbation du sol)</t>
-[...2 lines deleted...]
-    <t>propriété (2 classes)</t>
+    <t>superficie delle tracce di veicoli (s. del suolo perturbata)</t>
+  </si>
+  <si>
+    <t>proprietà (2 classi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: arrondissement forestier (2024)</t>
+      <t xml:space="preserve">: circondario forestale (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...2 lines deleted...]
-    <t>arrondissement forestier (2024)</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>circondario forestale (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,252 +373,252 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lacs</t>
-[...2 lines deleted...]
-    <t>Suisse</t>
+    <t>laghi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>publique</t>
-[...5 lines deleted...]
-    <t>total</t>
+    <t>pubblica</t>
+  </si>
+  <si>
+    <t>privata</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2277969/615900</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface des ornières (perturbation du sol)</t>
+      <t xml:space="preserve">superficie delle tracce di veicoli (s. del suolo perturbata)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #394</t>
     </r>
   </si>
   <si>
-    <t>Surface des traces clairement visibles laissées sur le sol forestier par des engins forestiers tels que les tracteurs, les porteurs et les récolteuses.</t>
+    <t>Superficie del suolo forestale con chiare tracce di veicoli per l'esbosco come trattori, esboscatrici forestali e allestitrici/raccoglitrici integrali.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">propriété (2 classes)</t>
+      <t xml:space="preserve">proprietà (2 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Régime de propriété de la forêt, identifié à l'aide des deux classes «public» et «privé». Source: enquête auprès des services forestiers (MID 365: Propriété)</t>
+    <t>Condizioni di proprietà del bosco, caratterizzate attraverso le due classi «pubblico» e «privato». Fonte: inchiesta presso il servizio forestale (MID 365: Eigentum)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">arrondissement forestier (2023)</t>
+      <t xml:space="preserve">circondario forestale (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
+    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -952,160 +952,160 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="36" max="36" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="62" max="62" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="88" max="88" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="90" max="90" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="91" max="91" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="92" max="92" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="94" max="94" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="95" max="95" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="96" max="96" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="97" max="97" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="98" max="98" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="98" max="98" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="99" max="99" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="100" max="100" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="101" max="101" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="102" max="102" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="103" max="103" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="114" max="114" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="115" max="115" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="116" max="116" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="117" max="117" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="118" max="118" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="119" max="119" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="120" max="120" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="121" max="121" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="122" max="122" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="123" max="123" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -2964,99 +2964,99 @@
       <c r="L14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="N14" s="6">
         <v>0.0</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="P14" s="6">
         <v>59.8</v>
       </c>
       <c r="Q14" s="6">
         <v>19.4</v>
       </c>
       <c r="R14" s="6">
         <v>70.5</v>
       </c>
       <c r="S14" s="6">
         <v>8.4</v>
       </c>
       <c r="T14" s="6">
-        <v>94.6</v>
+        <v>94.59999999999999</v>
       </c>
       <c r="U14" s="6">
         <v>5.6</v>
       </c>
       <c r="V14" s="6">
         <v>100.0</v>
       </c>
       <c r="W14" s="6">
         <v>0.0</v>
       </c>
       <c r="X14" s="6">
         <v>74.2</v>
       </c>
       <c r="Y14" s="6">
         <v>25.4</v>
       </c>
       <c r="Z14" s="6">
         <v>30.4</v>
       </c>
       <c r="AA14" s="6">
         <v>20.4</v>
       </c>
       <c r="AB14" s="6">
         <v>100.0</v>
       </c>
       <c r="AC14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AD14" s="6">
         <v>100.0</v>
       </c>
       <c r="AE14" s="6">
         <v>0.0</v>
       </c>
       <c r="AF14" s="6">
         <v>45.7</v>
       </c>
       <c r="AG14" s="6">
         <v>35.1</v>
       </c>
       <c r="AH14" s="6">
         <v>61.7</v>
       </c>
       <c r="AI14" s="6">
         <v>29.1</v>
       </c>
       <c r="AJ14" s="6">
-        <v>82.4</v>
+        <v>82.40000000000001</v>
       </c>
       <c r="AK14" s="6">
         <v>16.5</v>
       </c>
       <c r="AL14" s="6">
         <v>100.0</v>
       </c>
       <c r="AM14" s="6">
         <v>0.0</v>
       </c>
       <c r="AN14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AO14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AP14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AQ14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AR14" s="6">
         <v>100.0</v>
       </c>
@@ -3090,51 +3090,51 @@
       <c r="BB14" s="6">
         <v>24.3</v>
       </c>
       <c r="BC14" s="6">
         <v>16.7</v>
       </c>
       <c r="BD14" s="6">
         <v>26.5</v>
       </c>
       <c r="BE14" s="6">
         <v>15.0</v>
       </c>
       <c r="BF14" s="6">
         <v>100.0</v>
       </c>
       <c r="BG14" s="6">
         <v>0.0</v>
       </c>
       <c r="BH14" s="6">
         <v>100.0</v>
       </c>
       <c r="BI14" s="6">
         <v>0.0</v>
       </c>
       <c r="BJ14" s="6">
-        <v>65.4</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="BK14" s="6">
         <v>29.4</v>
       </c>
       <c r="BL14" s="6">
         <v>100.0</v>
       </c>
       <c r="BM14" s="6">
         <v>0.0</v>
       </c>
       <c r="BN14" s="6">
         <v>100.0</v>
       </c>
       <c r="BO14" s="6">
         <v>0.0</v>
       </c>
       <c r="BP14" s="6">
         <v>21.0</v>
       </c>
       <c r="BQ14" s="6">
         <v>21.2</v>
       </c>
       <c r="BR14" s="6" t="s">
         <v>106</v>
       </c>
@@ -3479,51 +3479,51 @@
       </c>
       <c r="GB14" s="6">
         <v>100.0</v>
       </c>
       <c r="GC14" s="6">
         <v>0.0</v>
       </c>
       <c r="GD14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GE14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF14" s="6">
         <v>65.2</v>
       </c>
       <c r="GG14" s="6">
         <v>3.9</v>
       </c>
     </row>
     <row r="15" spans="1:189">
       <c r="A15" s="5" t="s">
         <v>108</v>
       </c>
       <c r="B15" s="6">
-        <v>68.6</v>
+        <v>68.59999999999999</v>
       </c>
       <c r="C15" s="6">
         <v>26.4</v>
       </c>
       <c r="D15" s="6">
         <v>0.0</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="F15" s="6">
         <v>0.0</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="H15" s="6">
         <v>26.5</v>
       </c>
       <c r="I15" s="6">
         <v>19.6</v>
       </c>
       <c r="J15" s="6" t="s">
         <v>106</v>
       </c>
@@ -3551,51 +3551,51 @@
       <c r="R15" s="6">
         <v>29.5</v>
       </c>
       <c r="S15" s="6">
         <v>8.4</v>
       </c>
       <c r="T15" s="6">
         <v>5.4</v>
       </c>
       <c r="U15" s="6">
         <v>5.6</v>
       </c>
       <c r="V15" s="6">
         <v>0.0</v>
       </c>
       <c r="W15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="X15" s="6">
         <v>25.8</v>
       </c>
       <c r="Y15" s="6">
         <v>25.4</v>
       </c>
       <c r="Z15" s="6">
-        <v>69.6</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="AA15" s="6">
         <v>20.4</v>
       </c>
       <c r="AB15" s="6">
         <v>0.0</v>
       </c>
       <c r="AC15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AD15" s="6">
         <v>0.0</v>
       </c>
       <c r="AE15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AF15" s="6">
         <v>54.3</v>
       </c>
       <c r="AG15" s="6">
         <v>35.1</v>
       </c>
       <c r="AH15" s="6">
         <v>38.3</v>
       </c>
@@ -3767,51 +3767,51 @@
       <c r="CL15" s="6">
         <v>41.6</v>
       </c>
       <c r="CM15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CN15" s="6">
         <v>0.0</v>
       </c>
       <c r="CO15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CP15" s="6">
         <v>31.8</v>
       </c>
       <c r="CQ15" s="6">
         <v>30.7</v>
       </c>
       <c r="CR15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CS15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CT15" s="6">
-        <v>77.6</v>
+        <v>77.59999999999999</v>
       </c>
       <c r="CU15" s="6">
         <v>24.6</v>
       </c>
       <c r="CV15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CW15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="CX15" s="6">
         <v>34.8</v>
       </c>
       <c r="CY15" s="6">
         <v>23.0</v>
       </c>
       <c r="CZ15" s="6">
         <v>53.1</v>
       </c>
       <c r="DA15" s="6">
         <v>20.0</v>
       </c>
       <c r="DB15" s="6">
         <v>74.0</v>
       </c>
@@ -4625,51 +4625,51 @@
         <v>106</v>
       </c>
       <c r="GE16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF16" s="6">
         <v>100.0</v>
       </c>
       <c r="GG16" s="6" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="17" spans="1:189" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2277969/615900</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -4843,191 +4843,191 @@
       <c r="FW17" s="3"/>
       <c r="FX17" s="3"/>
       <c r="FY17" s="3"/>
       <c r="FZ17" s="3"/>
       <c r="GA17" s="3"/>
       <c r="GB17" s="3"/>
       <c r="GC17" s="3"/>
       <c r="GD17" s="3"/>
       <c r="GE17" s="3"/>
       <c r="GF17" s="3"/>
       <c r="GG17" s="3"/>
     </row>
     <row r="20" spans="1:189">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface des ornières (perturbation du sol)</t>
+            <t xml:space="preserve">superficie delle tracce di veicoli (s. del suolo perturbata)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #394</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:189" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="23" spans="1:189">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">propriété (2 classes)</t>
+            <t xml:space="preserve">proprietà (2 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:189" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:189">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">arrondissement forestier (2023)</t>
+            <t xml:space="preserve">circondario forestale (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:189" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:189">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:189" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="32" spans="1:189">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:189" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>