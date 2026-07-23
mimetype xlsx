--- v1 (2026-02-13)
+++ v2 (2026-07-23)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>fonction d'usage militaire</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>forest function 'military'</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: arrondissement forestier (2024)</t>
+      <t xml:space="preserve">: forest district (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt IFN4/IFN5</t>
+      <t xml:space="preserve">: forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...2 lines deleted...]
-    <t>arrondissement forestier (2024)</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>forest district (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,246 +373,246 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lacs</t>
-[...2 lines deleted...]
-    <t>Suisse</t>
+    <t>lakes</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>non</t>
-[...2 lines deleted...]
-    <t>oui</t>
+    <t>no</t>
+  </si>
+  <si>
+    <t>yes</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2278038/615969</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">forest area</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fonction d'usage militaire</t>
+      <t xml:space="preserve">forest function 'military'</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #468</t>
     </r>
   </si>
   <si>
-    <t>Indication de la fonction «usage militaire» selon la planification forestière ou l'évaluation experte par le service forestier local. Source: enquête auprès des services forestiers (MID 327: Fonctions particulières de la forêt)</t>
+    <t>Presence of the forest function 'military' according to forest plans or an assessment by the local forest service. Reference: Forest Service Survey (MID 327: Spezielle Waldfunktionen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">arrondissement forestier (2023)</t>
+      <t xml:space="preserve">forest district (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
+    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt IFN4/IFN5</t>
+      <t xml:space="preserve">forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2604</t>
     </r>
   </si>
   <si>
-    <t>Zone correspondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026).</t>
+    <t>Area that meets the NFI's definition of forest in both NFI4 (2009-2017) and NFI5 (2018-2026), i.e. was either «forest without shrub forest» or «shrub forest».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4625,51 +4625,51 @@
         <v>0.0</v>
       </c>
       <c r="GE16" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF16" s="6">
         <v>1290.8</v>
       </c>
       <c r="GG16" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:189" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2278038/615969</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -4843,191 +4843,191 @@
       <c r="FW17" s="3"/>
       <c r="FX17" s="3"/>
       <c r="FY17" s="3"/>
       <c r="FZ17" s="3"/>
       <c r="GA17" s="3"/>
       <c r="GB17" s="3"/>
       <c r="GC17" s="3"/>
       <c r="GD17" s="3"/>
       <c r="GE17" s="3"/>
       <c r="GF17" s="3"/>
       <c r="GG17" s="3"/>
     </row>
     <row r="20" spans="1:189">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">forest area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:189" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="23" spans="1:189">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fonction d'usage militaire</t>
+            <t xml:space="preserve">forest function 'military'</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #468</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:189" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:189">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">arrondissement forestier (2023)</t>
+            <t xml:space="preserve">forest district (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:189" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:189">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt IFN4/IFN5</t>
+            <t xml:space="preserve">forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2604</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:189" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="32" spans="1:189">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:189" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>