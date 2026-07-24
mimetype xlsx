--- v0 (2026-01-10)
+++ v1 (2026-07-24)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Wald ohne Gebüschwald, Gebüschwald · Waldfunktion Landschaftsschutz</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>forêt sans la forêt buissonnante, forêt buissonnante · fonction de protection du paysage</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Forstkreis (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald LFI4/LFI5</t>
+      <t xml:space="preserve">: forêt accessible IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...2 lines deleted...]
-    <t>Forstkreis (2024)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>arrondissement forestier (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,287 +373,287 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>Seen</t>
-[...8 lines deleted...]
-    <t>Waldfunktion Landschaftsschutz</t>
+    <t>lacs</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>forêt sans la forêt buissonnante, forêt buissonnante</t>
+  </si>
+  <si>
+    <t>fonction de protection du paysage</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nein</t>
-[...11 lines deleted...]
-    <t>Gebüschwald</t>
+    <t>non</t>
+  </si>
+  <si>
+    <t>oui</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>forêt sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>forêt buissonnante</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2278613/616545</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wald ohne Gebüschwald, Gebüschwald</t>
+      <t xml:space="preserve">forêt sans la forêt buissonnante, forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1697</t>
     </r>
   </si>
   <si>
-    <t>Art des Waldes in zwei Klassen (Wald ohne Gebüschwald, Gebüschwald). Grundlage: Feldaufnahme (MID 816) oder - wenn Wald nicht zugänglich - Luftbildinterpretation</t>
+    <t>Forêt répartie en deux classes (forêt sans la forêt buissonnante, forêt buissonnante). Source: relevé de terrain (MID 816) ou - si la forêt n'est pas accessible - interprétation des photos aériennes</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfunktion Landschaftsschutz</t>
+      <t xml:space="preserve">fonction de protection du paysage</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #473</t>
     </r>
   </si>
   <si>
-    <t>Vorhandensein der Waldfunktion «Landschaftsschutz» gemäss forstlicher Planung oder gutachterlicher Einschätzung durch den lokalen Forstdienst. Grundlage: Forstdienstbefragung (MID 327: Spezielle Waldfunktionen)</t>
+    <t>Indication de la fonction «protection du paysage» selon la planification forestière ou l'évaluation experte par le service forestier local. Source: enquête auprès des services forestiers (MID 327: Fonctions particulières de la forêt)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Forstkreis (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald LFI4/LFI5</t>
+      <t xml:space="preserve">forêt accessible IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2608</t>
     </r>
   </si>
   <si>
-    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war) und zu Fuss aufgesucht werden konnte.</t>
+    <t>Zone correspondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026), et atteignable à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1005,52 +1005,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="38.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="64.699" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="42.275" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -11524,51 +11524,51 @@
         <v>108</v>
       </c>
       <c r="GF28" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG28" s="6">
         <v>100.0</v>
       </c>
       <c r="GH28" s="6" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="29" spans="1:190" customHeight="1" ht="21.75">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2278613/616545</t>
           </r>
         </is>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
@@ -11742,226 +11742,226 @@
       <c r="FX29" s="3"/>
       <c r="FY29" s="3"/>
       <c r="FZ29" s="3"/>
       <c r="GA29" s="3"/>
       <c r="GB29" s="3"/>
       <c r="GC29" s="3"/>
       <c r="GD29" s="3"/>
       <c r="GE29" s="3"/>
       <c r="GF29" s="3"/>
       <c r="GG29" s="3"/>
       <c r="GH29" s="3"/>
     </row>
     <row r="32" spans="1:190">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:190" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="35" spans="1:190">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wald ohne Gebüschwald, Gebüschwald</t>
+            <t xml:space="preserve">forêt sans la forêt buissonnante, forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1697</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:190" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="38" spans="1:190">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfunktion Landschaftsschutz</t>
+            <t xml:space="preserve">fonction de protection du paysage</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #473</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:190" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:190">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Forstkreis (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:190" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="44" spans="1:190">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald LFI4/LFI5</t>
+            <t xml:space="preserve">forêt accessible IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2608</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:190" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="47" spans="1:190">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:190" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>