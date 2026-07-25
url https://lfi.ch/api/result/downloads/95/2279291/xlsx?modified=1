--- v0 (2026-01-10)
+++ v1 (2026-07-25)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
-    <t>NFI5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>forest area</t>
+    <t>Waldfläche</t>
   </si>
   <si>
-    <t>protection forest against avalanches (2022) · degree of mixture (terrestrial)</t>
+    <t>Schutzwald gegen Lawinen (2022) · Mischungsgrad (terrestrisch)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>forest district (2024)</t>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,293 +373,293 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
+    <t>Seen</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>protection forest against avalanches (2022)</t>
+    <t>Schutzwald gegen Lawinen (2022)</t>
   </si>
   <si>
-    <t>degree of mixture (terrestrial)</t>
+    <t>Mischungsgrad (terrestrisch)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pure conifer forest</t>
+    <t>Nadelwald rein</t>
   </si>
   <si>
-    <t>mixed conifer forest</t>
+    <t>Nadelwald gemischt</t>
   </si>
   <si>
-    <t>mixed broadleaf forest</t>
+    <t>Laubwald gemischt</t>
   </si>
   <si>
-    <t>pure broadleaf forest</t>
+    <t>Laubwald rein</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>inside</t>
+    <t>innerhalb</t>
   </si>
   <si>
-    <t>outside</t>
+    <t>ausserhalb</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2279291/617223</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest against avalanches (2022)</t>
+      <t xml:space="preserve">Schutzwald gegen Lawinen (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2645</t>
     </r>
   </si>
   <si>
-    <t>Area in/outside a forest that provides protection against avalanches which the cantons designated «protective forest» according to the harmonised criteria of SilvaProtect-CH in 2022. Reference: GIS data from FOEN, 2022</t>
+    <t>Fläche innerhalb/ausserhalb des Schutzwalds gegen Lawinen, den die Kantone nach den harmonisierten Kriterien von SilvaProtect-CH im Jahr 2022 ausgeschieden hatten. Grundlage: GIS-Daten BAFU, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">degree of mixture (terrestrial)</t>
+      <t xml:space="preserve">Mischungsgrad (terrestrisch)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #22</t>
     </r>
   </si>
   <si>
-    <t>Proportions of conifers and broadleaves making up the stand structure, classified according to their proportional basal areas into four classes: pure conifer forest: 91-100 % conifers, mixed conifer forest: 51-90 % conifers, mixed broadleaved forest: 11-50 % conifers and pure broadleaved forest: 0-10 % conifers. Reference: Field Survey (MID 265: Mischungsgrad)</t>
+    <t>Anteile der am Bestandesaufbau beteiligten Nadel- und Laubbäume, definiert über ihren Basalflächenanteil in vier Klassen: Nadelwald rein: 91–100 % Nadelbäume, Nadelwald gemischt: 51–90 % Nadelbäume, Laubwald gemischt: 11–50 % Nadelbäume und Laubwald rein: 0–10 % Nadelbäume. Grundlage: Feldaufnahme (MID 265: Mischungsgrad)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1011,52 +1011,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -16090,51 +16090,51 @@
         <v>108</v>
       </c>
       <c r="GF36" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG36" s="6">
         <v>100.0</v>
       </c>
       <c r="GH36" s="6" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:190" customHeight="1" ht="21.75">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2279291/617223</t>
           </r>
         </is>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
@@ -16308,226 +16308,226 @@
       <c r="FX37" s="3"/>
       <c r="FY37" s="3"/>
       <c r="FZ37" s="3"/>
       <c r="GA37" s="3"/>
       <c r="GB37" s="3"/>
       <c r="GC37" s="3"/>
       <c r="GD37" s="3"/>
       <c r="GE37" s="3"/>
       <c r="GF37" s="3"/>
       <c r="GG37" s="3"/>
       <c r="GH37" s="3"/>
     </row>
     <row r="40" spans="1:190">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:190" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:190">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest against avalanches (2022)</t>
+            <t xml:space="preserve">Schutzwald gegen Lawinen (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2645</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:190" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:190">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">degree of mixture (terrestrial)</t>
+            <t xml:space="preserve">Mischungsgrad (terrestrisch)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #22</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:190" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="49" spans="1:190">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:190" customHeight="1" ht="29">
       <c r="A50" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="52" spans="1:190">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:190" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:190">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:190" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>128</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>