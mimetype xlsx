--- v0 (2026-01-10)
+++ v1 (2026-09-02)
@@ -14,409 +14,409 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Art der Baumschäden (13 Klassen) · Ursache von Baumschäden (10 Klassen)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>numero totale di fusti con danni (due danni principali)</t>
+  </si>
+  <si>
+    <t>danni agli alberi (13 classi) · causa dei danni agli alberi (10 classi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: Forstkreis (2024)</t>
+      <t xml:space="preserve">: circondario forestale (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1000 Stk.</t>
+      <t xml:space="preserve">: 1000 n</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...50 lines deleted...]
-    <t>1000 Stk.</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>danni agli alberi (13 classi)</t>
+  </si>
+  <si>
+    <t>nessun danno visibile</t>
+  </si>
+  <si>
+    <t>scortecciamento</t>
+  </si>
+  <si>
+    <t>fessura, cretto</t>
+  </si>
+  <si>
+    <t>stroncatura</t>
+  </si>
+  <si>
+    <t>trasparenza della chioma &gt;50%</t>
+  </si>
+  <si>
+    <t>cancro</t>
+  </si>
+  <si>
+    <t>necrosi della corteccia</t>
+  </si>
+  <si>
+    <t>colata di resina</t>
+  </si>
+  <si>
+    <t>corpi estranei</t>
+  </si>
+  <si>
+    <t>cima secca</t>
+  </si>
+  <si>
+    <t>altri danni</t>
+  </si>
+  <si>
+    <t>alberi vivi a terra</t>
+  </si>
+  <si>
+    <t>alberi morti</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>causa dei danni agli alberi (10 classi)</t>
+  </si>
+  <si>
+    <t>1000 n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Feuer</t>
-[...17 lines deleted...]
-    <t>Witterung</t>
+    <t>fuoco</t>
+  </si>
+  <si>
+    <t>caduta massi</t>
+  </si>
+  <si>
+    <t>diverse cause</t>
+  </si>
+  <si>
+    <t>non determinabile</t>
+  </si>
+  <si>
+    <t>raccolta del legname</t>
+  </si>
+  <si>
+    <t>altra attività umana</t>
+  </si>
+  <si>
+    <t>intemperie</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2279439/617371</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Gesamtstammzahl mit den zwei wichtigsten Schäden</t>
+      <t xml:space="preserve">numero totale di fusti con danni (due danni principali)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #415</t>
     </r>
   </si>
   <si>
-    <t>Anzahl lebende und tote Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD) mit Schäden. Berücksichtigt werden nur die zwei wichtigsten Schäden an einem Baum. Da ein Baum mehrere Schäden aufweisen kann, kann er mehrmals zur Gesamtstammzahl mit den zwei wichtigsten Schäden beitragen.</t>
+    <t>Numero di fusti degli alberi e arbusti vivi e morti (in piedi e a terra) a partire da 12 cm di diametro a petto d'uomo (DPU) con danni. Vengono considerati solamente i due danni principali di un albero. Visto che un albero può avere diversi danni, esso può contribuire più volte al numero totale di fusti danneggiati.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Art der Baumschäden (13 Klassen)</t>
+      <t xml:space="preserve">danni agli alberi (13 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2667</t>
     </r>
   </si>
   <si>
-    <t>Schäden an Bäumen und Sträuchern ab 12 cm Brusthöhendurchmesser (BHD) in 13 Klassen. Elf dieser Klassen beziehen sich ausschliesslich auf die stehenden lebenden Bäume und Sträucher ab 12 cm BHD, je eine Klasse bilden die liegenden lebenden (grünen) Bäume und Sträucher und die toten Bäume und Sträucher ab 12 cm BHD. Grundlage: Feldaufnahme (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
+    <t>Danni agli alberi e agli arbusti a partire da 12 cm di diametro a petto d'uomo (DPU), suddivisi in 13 classi. Undici di queste classi riguardano esclusivamente gli alberi e gli arbusti vivi in piedi con un DPU di 12 cm o più, mentre una classe è formata dagli alberi e dagli arbusti vivi a terra e un'altra dagli alberi e dagli arbusti morti con un DPU di 12 cm o più. Fonte: rilievo sul terreno (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Ursache von Baumschäden (10 Klassen)</t>
+      <t xml:space="preserve">causa dei danni agli alberi (10 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2666</t>
     </r>
   </si>
   <si>
-    <t>Ursache von Schäden an Bäumen und Sträuchern ab 12 cm Brusthöhendurchmesser (BHD) in zehn Klassen. Acht dieser Klassen beziehen sich ausschliesslich auf die stehenden lebenden Bäume und Sträucher ab 12 cm BHD und je eine Klasse bilden die liegenden lebenden (grünen) Bäume und Sträucher und die toten Bäume und Sträucher ab 12 cm BHD. Grundlage: Feldaufnahme (MID 1029: Baumschadenursache, MID 1018: Baumzustand)</t>
+    <t>Causa dei danni agli alberi e agli arbusti a partire da un diametro di 12 cm a petto d'uomo (DPU), in dieci classi. Otto di queste classi riguardano esclusivamente gli alberi e gli arbusti vivi in piedi a partire da 12 cm di DPU, mentre una classe è formata dagli alberi e dagli arbusti vivi a terra e un'altra dagli alberi e dagli arbusti morti a partire da 12 cm di DPU. Fonte: rilievo sul terreno (MID 1029: Baumschadenursache, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Forstkreis (2023)</t>
+      <t xml:space="preserve">circondario forestale (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
+    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -768,78 +768,78 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
@@ -2101,51 +2101,51 @@
         <v>27</v>
       </c>
       <c r="AA24" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AB24" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AC24" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:29" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2279439/617371</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
@@ -2159,226 +2159,226 @@
       <c r="S25" s="3"/>
       <c r="T25" s="3"/>
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="3"/>
       <c r="Y25" s="3"/>
       <c r="Z25" s="3"/>
       <c r="AA25" s="3"/>
       <c r="AB25" s="3"/>
       <c r="AC25" s="3"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Gesamtstammzahl mit den zwei wichtigsten Schäden</t>
+            <t xml:space="preserve">numero totale di fusti con danni (due danni principali)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #415</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:29" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Art der Baumschäden (13 Klassen)</t>
+            <t xml:space="preserve">danni agli alberi (13 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2667</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:29" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="34" spans="1:29">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ursache von Baumschäden (10 Klassen)</t>
+            <t xml:space="preserve">causa dei danni agli alberi (10 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2666</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:29" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="37" spans="1:29">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Forstkreis (2023)</t>
+            <t xml:space="preserve">circondario forestale (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:29" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:29" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="43" spans="1:29">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:29" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AC1"/>
     <mergeCell ref="A2:AC2"/>