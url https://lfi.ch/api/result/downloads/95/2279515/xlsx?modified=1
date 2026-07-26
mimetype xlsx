--- v1 (2026-01-08)
+++ v2 (2026-07-26)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
+    <t>Waldfläche</t>
   </si>
   <si>
-    <t>tipo di bosco (17 classi)</t>
+    <t>Waldtyp (17 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>circondario forestale (2024)</t>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,291 +373,291 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
+    <t>Seen</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>bosco non accessibile</t>
+    <t>unzugänglicher Wald</t>
   </si>
   <si>
-    <t>arbusteto</t>
+    <t>Gebüschwald</t>
   </si>
   <si>
-    <t>superficie forestale perennemente non boscata</t>
+    <t>dauernd nicht bestockte Waldfläche</t>
   </si>
   <si>
-    <t>superficie forestale temporaneamente non boscata</t>
+    <t>vorübergehend nicht bestockte Waldfläche</t>
   </si>
   <si>
-    <t>striscia aperta nel soprassuolo e scarpata</t>
+    <t>Schneise, Böschung</t>
   </si>
   <si>
-    <t>soprassuolo perennemente aperto</t>
+    <t>dauernd aufgelöste Bestockung</t>
   </si>
   <si>
-    <t>selva, arboricoltura</t>
+    <t>Selve, Plantage</t>
   </si>
   <si>
-    <t>ceduo</t>
+    <t>Niederwald</t>
   </si>
   <si>
-    <t>ceduo composto</t>
+    <t>Mittelwald</t>
   </si>
   <si>
-    <t>fustaia a struttura disetanea</t>
+    <t>plenterartiger Hochwald</t>
   </si>
   <si>
-    <t>fustaia irregolare</t>
+    <t>ungleichförmiger Hochwald</t>
   </si>
   <si>
-    <t>novelleto/spessina</t>
+    <t>Jungwuchs/Dickung</t>
   </si>
   <si>
-    <t>perticaia</t>
+    <t>Stangenholz</t>
   </si>
   <si>
-    <t>fustaia giovane</t>
+    <t>schwaches Baumholz</t>
   </si>
   <si>
-    <t>fustaia adulta</t>
+    <t>mittleres Baumholz</t>
   </si>
   <si>
-    <t>fustaia matura</t>
+    <t>starkes Baumholz</t>
   </si>
   <si>
-    <t>rilevamento incompleto</t>
+    <t>unvollständige Aufnahme</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2279515/617447</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo di bosco (17 classi)</t>
+      <t xml:space="preserve">Waldtyp (17 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #501</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione dei boschi in 17 classi («tipi») in base alla loro origine, struttura e gestione. A differenza del tipo di bosco in 12 classi, il tipo di bosco in 17 classi mostra ogni stadio di sviluppo (da novelleto a fustaia) come classe individuale. Fonte: rilievo sul terreno (MID 255: Nutzungskategorie, MID 257: Waldtyp, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
+    <t>Einteilung der Wälder aufgrund ihrer Entstehung, Struktur und Bewirtschaftung in 17 Klassen («Typen»). Im Gegensatz zum Waldtyp in 12 Klassen wird beim Waldtyp in 17 Klassen jede Entwicklungsstufe (Jungwuchs bis Baumholz) als einzelne Klasse ausgewiesen. Grundlage: Feldaufnahme (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1009,51 +1009,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -13205,51 +13205,51 @@
         <v>106</v>
       </c>
       <c r="GE31" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF31" s="6">
         <v>100.0</v>
       </c>
       <c r="GG31" s="6" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="32" spans="1:189" customHeight="1" ht="21.75">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2279515/617447</t>
           </r>
         </is>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
@@ -13423,191 +13423,191 @@
       <c r="FW32" s="3"/>
       <c r="FX32" s="3"/>
       <c r="FY32" s="3"/>
       <c r="FZ32" s="3"/>
       <c r="GA32" s="3"/>
       <c r="GB32" s="3"/>
       <c r="GC32" s="3"/>
       <c r="GD32" s="3"/>
       <c r="GE32" s="3"/>
       <c r="GF32" s="3"/>
       <c r="GG32" s="3"/>
     </row>
     <row r="35" spans="1:189">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:189" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:189">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo di bosco (17 classi)</t>
+            <t xml:space="preserve">Waldtyp (17 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #501</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:189" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="41" spans="1:189">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:189" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="44" spans="1:189">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:189" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:189">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:189" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>135</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>