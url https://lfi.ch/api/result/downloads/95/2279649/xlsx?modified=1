--- v0 (2026-01-25)
+++ v1 (2026-05-18)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
-    <t>NFI5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>basal area</t>
+    <t>Basalfläche</t>
   </si>
   <si>
-    <t>protection forest against rockfall (2022) · altitudinal vegetation belts (NaiS; 6 classes)</t>
+    <t>Schutzwald gegen Stein-/Blockschlag (2022) · NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>forest district (2024)</t>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,299 +373,299 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
+    <t>Seen</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>protection forest against rockfall (2022)</t>
+    <t>Schutzwald gegen Stein-/Blockschlag (2022)</t>
   </si>
   <si>
-    <t>altitudinal vegetation belts (NaiS; 6 classes)</t>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
+    <t>obersubalpin</t>
   </si>
   <si>
-    <t>subalpine</t>
+    <t>subalpin</t>
   </si>
   <si>
-    <t>high-montane</t>
+    <t>hochmontan</t>
   </si>
   <si>
-    <t>lower and upper montane</t>
+    <t>unter- und obermontan</t>
   </si>
   <si>
-    <t>submontane</t>
+    <t>submontan</t>
   </si>
   <si>
-    <t>hyperinsubric and colline</t>
+    <t>hyperinsubrisch und kollin</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>inside</t>
+    <t>innerhalb</t>
   </si>
   <si>
-    <t>outside</t>
+    <t>ausserhalb</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2279649/617581</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">basal area</t>
+      <t xml:space="preserve">Basalfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Sum of the stem cross-sectional areas at a height of 1.3 m (level for measuring diameter at breast height [dbh]) of living trees and shrubs (standing and lying) with a dbh ≥12 cm.</t>
+    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest against rockfall (2022)</t>
+      <t xml:space="preserve">Schutzwald gegen Stein-/Blockschlag (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2646</t>
     </r>
   </si>
   <si>
-    <t>Area in/outside a forest that provides protection against rockfall processes which the cantons designated «protective forest» according to the harmonised criteria of SilvaProtect-CH in 2022. Reference: GIS data from FOEN, 2022</t>
+    <t>Fläche innerhalb/ausserhalb des Schutzwalds gegen Stein- oder Blockschlag (Sturzprozesse), den die Kantone nach den harmonisierten Kriterien von SilvaProtect-CH im Jahr 2022 ausgeschieden hatten. Grundlage: GIS-Daten BAFU, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005), reduced to six classes. The variable represents a simplification of the NaiS altitudinal vegetation belts with ten classes (NAISHSTKOMB) in which the classes «hyperinsubric» and «colline» are merged with «colline with beech» to form the class «hyperinsubric and colline» and the class «lower montane» with «upper montane» and «lower/upper montane» to form the class «lower and upper montane». The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1017,52 +1017,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="51.702" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="57.557" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -20656,51 +20656,51 @@
         <v>0.0</v>
       </c>
       <c r="GF44" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG44" s="6">
         <v>32.4</v>
       </c>
       <c r="GH44" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:190" customHeight="1" ht="21.75">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2279649/617581</t>
           </r>
         </is>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
@@ -20874,226 +20874,226 @@
       <c r="FX45" s="3"/>
       <c r="FY45" s="3"/>
       <c r="FZ45" s="3"/>
       <c r="GA45" s="3"/>
       <c r="GB45" s="3"/>
       <c r="GC45" s="3"/>
       <c r="GD45" s="3"/>
       <c r="GE45" s="3"/>
       <c r="GF45" s="3"/>
       <c r="GG45" s="3"/>
       <c r="GH45" s="3"/>
     </row>
     <row r="48" spans="1:190">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">basal area</t>
+            <t xml:space="preserve">Basalfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:190" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:190">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest against rockfall (2022)</t>
+            <t xml:space="preserve">Schutzwald gegen Stein-/Blockschlag (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2646</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:190" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="54" spans="1:190">
       <c r="A54" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:190" customHeight="1" ht="29">
       <c r="A55" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="57" spans="1:190">
       <c r="A57" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:190" customHeight="1" ht="29">
       <c r="A58" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="60" spans="1:190">
       <c r="A60" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="61" spans="1:190" customHeight="1" ht="29">
       <c r="A61" s="1" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="63" spans="1:190">
       <c r="A63" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="64" spans="1:190" customHeight="1" ht="29">
       <c r="A64" s="1" t="s">
         <v>130</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>