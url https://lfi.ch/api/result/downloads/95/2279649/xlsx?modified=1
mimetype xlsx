--- v1 (2026-05-18)
+++ v2 (2026-07-25)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
-    <t>LFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>Basalfläche</t>
+    <t>surface terrière</t>
   </si>
   <si>
-    <t>Schutzwald gegen Stein-/Blockschlag (2022) · NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+    <t>forêt de protection contre des chutes de pierres ou de blocs (2022) · étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Forstkreis (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>Forstkreis (2024)</t>
+    <t>arrondissement forestier (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,299 +373,299 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>Seen</t>
+    <t>lacs</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>Schutzwald gegen Stein-/Blockschlag (2022)</t>
+    <t>forêt de protection contre des chutes de pierres ou de blocs (2022)</t>
   </si>
   <si>
-    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+    <t>étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>obersubalpin</t>
+    <t>subalpin supérieur</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>hochmontan</t>
+    <t>haut-montagnard</t>
   </si>
   <si>
-    <t>unter- und obermontan</t>
+    <t>montagnard inférieur et supérieur</t>
   </si>
   <si>
-    <t>submontan</t>
+    <t>submontagnard</t>
   </si>
   <si>
-    <t>hyperinsubrisch und kollin</t>
+    <t>hyperinsubrique et collinéen</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>total</t>
   </si>
   <si>
-    <t>innerhalb</t>
+    <t>à l'intérieur</t>
   </si>
   <si>
-    <t>ausserhalb</t>
+    <t>à l'extérieur</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2279649/617581</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Basalfläche</t>
+      <t xml:space="preserve">surface terrière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwald gegen Stein-/Blockschlag (2022)</t>
+      <t xml:space="preserve">forêt de protection contre des chutes de pierres ou de blocs (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2646</t>
     </r>
   </si>
   <si>
-    <t>Fläche innerhalb/ausserhalb des Schutzwalds gegen Stein- oder Blockschlag (Sturzprozesse), den die Kantone nach den harmonisierten Kriterien von SilvaProtect-CH im Jahr 2022 ausgeschieden hatten. Grundlage: GIS-Daten BAFU, 2022</t>
+    <t>Zone située à l'intérieur/à l'extérieur d'une forêt de protection contre les chutes de pierres ou de blocs délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: données SIG de l'OFEV, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Forstkreis (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1017,52 +1017,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -20656,51 +20656,51 @@
         <v>0.0</v>
       </c>
       <c r="GF44" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG44" s="6">
         <v>32.4</v>
       </c>
       <c r="GH44" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:190" customHeight="1" ht="21.75">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2279649/617581</t>
           </r>
         </is>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
@@ -20874,226 +20874,226 @@
       <c r="FX45" s="3"/>
       <c r="FY45" s="3"/>
       <c r="FZ45" s="3"/>
       <c r="GA45" s="3"/>
       <c r="GB45" s="3"/>
       <c r="GC45" s="3"/>
       <c r="GD45" s="3"/>
       <c r="GE45" s="3"/>
       <c r="GF45" s="3"/>
       <c r="GG45" s="3"/>
       <c r="GH45" s="3"/>
     </row>
     <row r="48" spans="1:190">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Basalfläche</t>
+            <t xml:space="preserve">surface terrière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:190" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:190">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwald gegen Stein-/Blockschlag (2022)</t>
+            <t xml:space="preserve">forêt de protection contre des chutes de pierres ou de blocs (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2646</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:190" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="54" spans="1:190">
       <c r="A54" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:190" customHeight="1" ht="29">
       <c r="A55" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="57" spans="1:190">
       <c r="A57" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Forstkreis (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:190" customHeight="1" ht="29">
       <c r="A58" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="60" spans="1:190">
       <c r="A60" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="61" spans="1:190" customHeight="1" ht="29">
       <c r="A61" s="1" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="63" spans="1:190">
       <c r="A63" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="64" spans="1:190" customHeight="1" ht="29">
       <c r="A64" s="1" t="s">
         <v>130</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>